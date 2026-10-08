--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="2CC1C970" w14:textId="77777777" w:rsidR="00E90F51" w:rsidRPr="00641900" w:rsidRDefault="00E90F51" w:rsidP="00641900">
       <w:pPr>
         <w:pStyle w:val="GvdeMetni"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2159886F" w14:textId="6726FA88" w:rsidR="00E90F51" w:rsidRPr="00641900" w:rsidRDefault="00C455BD" w:rsidP="00641900">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="618"/>
       </w:pPr>
       <w:r w:rsidRPr="00641900">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>GÖREV</w:t>
       </w:r>
       <w:r w:rsidRPr="00641900">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -327,59 +327,51 @@
         <w:t>Üniversite bünyesinde kullanılan bilgisayar ve donanım ürünlerinin kurulum, bakım, onarım ve benzeri teknik destek hizmetlerini sağlamak.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C56764C" w14:textId="77777777" w:rsidR="002B539A" w:rsidRDefault="002B539A" w:rsidP="002B539A">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="979"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Birimlerden gelen arızalı donanımların arıza listesini </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>veritabanında</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> tutmak ve sağlıklı şekilde </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> yapmak.</w:t>
+        <w:t xml:space="preserve"> tutmak ve sağlıklı şekilde takibini yapmak.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C053CCB" w14:textId="77777777" w:rsidR="002B539A" w:rsidRDefault="002B539A" w:rsidP="002B539A">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="979"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Bilgi İşlem Destek Sistemi’nde talep takip işlemlerinin yürütülmesini sağlamak.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FFA02E5" w14:textId="77777777" w:rsidR="002B539A" w:rsidRDefault="002B539A" w:rsidP="002B539A">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
@@ -425,51 +417,59 @@
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Kurumsal e-posta sisteminde talep edilen e-posta adreslerini oluşturmak ve destek sağlamak.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34071B88" w14:textId="77777777" w:rsidR="002B539A" w:rsidRDefault="002B539A" w:rsidP="002B539A">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="979"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>UBYS’nin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> arayüzlerinde gerekli tanımlama işlemlerini yapmak.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>arayüzlerinde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> gerekli tanımlama işlemlerini yapmak.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FB7F39F" w14:textId="77777777" w:rsidR="002B539A" w:rsidRDefault="002B539A" w:rsidP="002B539A">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="979"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>UBYS’de</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> modül bazında işlemleri devreye almak.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F09CB9E" w14:textId="77777777" w:rsidR="002B539A" w:rsidRDefault="002B539A" w:rsidP="002B539A">
@@ -854,60 +854,60 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00641900">
         <w:t>ve</w:t>
       </w:r>
       <w:r w:rsidRPr="00A416AE">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> Yönergeler</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E90F51" w:rsidRPr="00641900" w:rsidSect="00641900">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="713" w:footer="734" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3629F420" w14:textId="77777777" w:rsidR="00823F4E" w:rsidRDefault="00823F4E">
+    <w:p w14:paraId="4E445826" w14:textId="77777777" w:rsidR="00D562FF" w:rsidRDefault="00D562FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1BF1C235" w14:textId="77777777" w:rsidR="00823F4E" w:rsidRDefault="00823F4E">
+    <w:p w14:paraId="4272BF1F" w14:textId="77777777" w:rsidR="00D562FF" w:rsidRDefault="00D562FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -920,51 +920,51 @@
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="14CE252A" w14:textId="77777777" w:rsidR="00E90F51" w:rsidRDefault="00724B76">
     <w:pPr>
       <w:pStyle w:val="GvdeMetni"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487475712" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="20F2EE70" wp14:editId="22B20C51">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>888365</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10086975</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3685540" cy="165735"/>
@@ -1018,101 +1018,101 @@
                           <w:pPr>
                             <w:spacing w:before="10"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:shapetype w14:anchorId="20F2EE70" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="docshape2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:69.95pt;margin-top:794.25pt;width:290.2pt;height:13.05pt;z-index:-15840768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAJC7LbrwIAAK8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1vmzAQ/j5p/8Hyd8pLgQAqqdoQpknd&#10;i9TtBzhggjWwme2EdNX++84mpGmrSdM2PliHfX7unrvHd3V96Du0p1IxwXPsX3gYUV6JmvFtjr9+&#10;KZ0EI6UJr0knOM3xA1X4evn2zdU4ZDQQrehqKhGAcJWNQ45brYfMdVXV0p6oCzFQDoeNkD3R8Cu3&#10;bi3JCOh95waeF7ujkPUgRUWVgt1iOsRLi980tNKfmkZRjbocQ27artKuG7O6yyuSbSUZWlYd0yB/&#10;kUVPGIegJ6iCaIJ2kr2C6lklhRKNvqhE74qmYRW1HICN771gc9+SgVouUBw1nMqk/h9s9XH/WSJW&#10;5zjAiJMeWlSLSpnAgSnOOKgMfO4H8NKHW3GAJluiargT1TeFuFi1hG/pjZRibCmpITnf3HTPrk44&#10;yoBsxg+ihihkp4UFOjSyN5WDWiBAhyY9nBpDDxpVsHkZJ1EUwlEFZ34cLS4jG4Jk8+1BKv2Oih4Z&#10;I8cSGm/Ryf5OaZMNyWYXE4yLknWdbX7Hn22A47QDseGqOTNZ2F4+pl66TtZJ6IRBvHZCryicm3IV&#10;OnHpL6LislitCv+nieuHWcvqmnITZtaVH/5Z344KnxRxUpYSHasNnElJye1m1Um0J6Dr0n7Hgpy5&#10;uc/TsEUALi8o+UHo3QapU8bJwgnLMHLShZc4np/eprEXpmFRPqd0xzj9d0pozHEaBdEkpt9y8+z3&#10;mhvJeqZhcnSsz3FyciKZkeCa17a1mrBuss9KYdJ/KgW0e260FazR6KRWfdgc7MOwajZi3oj6ARQs&#10;BQgMtAhTD4xWyB8YjTBBcqy+74ikGHXvObwCM25mQ87GZjYIr+BqjjVGk7nS01jaDZJtW0Ce3hkX&#10;N/BSGmZF/JTF8X3BVLBcjhPMjJ3zf+v1NGeXvwAAAP//AwBQSwMEFAAGAAgAAAAhAJLfLWviAAAA&#10;DQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3ZaGJMSpKgQnJEQaDhyd2E2s&#10;xusQu234e5YT3HZ2R7Nviu3sBnY2U7AeJSwXApjB1muLnYSP+uUuBRaiQq0Gj0bCtwmwLa+vCpVr&#10;f8HKnPexYxSCIVcS+hjHnPPQ9sapsPCjQbod/ORUJDl1XE/qQuFu4CshEu6URfrQq9E89aY97k9O&#10;wu4Tq2f79da8V4fK1nUm8DU5Snl7M+8egUUzxz8z/OITOpTE1PgT6sAG0ussIysNmzTdACPLw0qs&#10;gTW0Spb3CfCy4P9blD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACQuy268CAACvBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAkt8ta+IAAAAN&#10;AQAADwAAAAAAAAAAAAAAAAAJBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABgGAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="620F51BB" w14:textId="2200783D" w:rsidR="00E90F51" w:rsidRDefault="00E90F51">
                     <w:pPr>
                       <w:spacing w:before="10"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5706D617" w14:textId="77777777" w:rsidR="00823F4E" w:rsidRDefault="00823F4E">
+    <w:p w14:paraId="27B391A2" w14:textId="77777777" w:rsidR="00D562FF" w:rsidRDefault="00D562FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="697DE57A" w14:textId="77777777" w:rsidR="00823F4E" w:rsidRDefault="00823F4E">
+    <w:p w14:paraId="621E2E24" w14:textId="77777777" w:rsidR="00D562FF" w:rsidRDefault="00D562FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableNormal"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblInd w:w="5" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1565"/>
       <w:gridCol w:w="5382"/>
       <w:gridCol w:w="1560"/>
       <w:gridCol w:w="1436"/>
     </w:tblGrid>
     <w:tr w:rsidR="00641900" w14:paraId="3A001B93" w14:textId="77777777" w:rsidTr="00413D96">
       <w:trPr>
         <w:trHeight w:val="265"/>
@@ -1531,63 +1531,69 @@
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Revizyon</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:spacing w:val="-10"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:spacing w:val="-2"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1436" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5DA15D94" w14:textId="18BFF22D" w:rsidR="008F540E" w:rsidRDefault="00EB3B79" w:rsidP="008F540E">
+        <w:p w14:paraId="5DA15D94" w14:textId="3F9201DC" w:rsidR="008F540E" w:rsidRDefault="00BC2444" w:rsidP="008F540E">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:line="223" w:lineRule="exact"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>03.07.2026</w:t>
+            <w:t>05.10</w:t>
+          </w:r>
+          <w:r w:rsidR="00EB3B79">
+            <w:rPr>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00641900" w14:paraId="58BEE214" w14:textId="77777777" w:rsidTr="00413D96">
       <w:trPr>
         <w:trHeight w:val="280"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1565" w:type="dxa"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="3495A136" w14:textId="77777777" w:rsidR="00641900" w:rsidRDefault="00641900" w:rsidP="00641900">
           <w:pPr>
             <w:rPr>
               <w:sz w:val="2"/>
               <w:szCs w:val="2"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
@@ -1625,71 +1631,71 @@
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>Revizyon</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:spacing w:val="-10"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:spacing w:val="-5"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1436" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="699A1FB2" w14:textId="068C9D63" w:rsidR="00641900" w:rsidRDefault="00A416AE" w:rsidP="00641900">
+        <w:p w14:paraId="699A1FB2" w14:textId="5FD0F447" w:rsidR="00641900" w:rsidRDefault="00A416AE" w:rsidP="00641900">
           <w:pPr>
             <w:pStyle w:val="TableParagraph"/>
             <w:spacing w:line="223" w:lineRule="exact"/>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:spacing w:val="-5"/>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>0</w:t>
           </w:r>
-          <w:r w:rsidR="00EB3B79">
+          <w:r w:rsidR="00BC2444">
             <w:rPr>
               <w:spacing w:val="-5"/>
               <w:sz w:val="20"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>3</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00641900" w14:paraId="1BAAF6D2" w14:textId="77777777" w:rsidTr="00413D96">
       <w:trPr>
         <w:trHeight w:val="268"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1565" w:type="dxa"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="nil"/>
           </w:tcBorders>
         </w:tcPr>
         <w:p w14:paraId="2DF4011E" w14:textId="77777777" w:rsidR="00641900" w:rsidRDefault="00641900" w:rsidP="00641900">
           <w:pPr>
             <w:rPr>
               <w:sz w:val="2"/>
               <w:szCs w:val="2"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
@@ -1789,51 +1795,51 @@
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="20"/>
             </w:rPr>
             <w:t>/2</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="56E25264" w14:textId="449C7E04" w:rsidR="00E90F51" w:rsidRDefault="00E90F51">
     <w:pPr>
       <w:pStyle w:val="GvdeMetni"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="062C01BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C05C3B5A"/>
     <w:lvl w:ilvl="0" w:tplc="3724B990">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
@@ -2219,76 +2225,76 @@
     <w:lvl w:ilvl="7" w:tplc="40463B78">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7536" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CAC81344">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8473" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1477992461">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="90784415">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="364869280">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="565919910">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E90F51"/>
     <w:rsid w:val="00065FB8"/>
     <w:rsid w:val="00076A89"/>
     <w:rsid w:val="001337AB"/>
     <w:rsid w:val="00133F73"/>
     <w:rsid w:val="0013490B"/>
@@ -2302,81 +2308,83 @@
     <w:rsid w:val="00481805"/>
     <w:rsid w:val="00577F83"/>
     <w:rsid w:val="005A5038"/>
     <w:rsid w:val="0062202E"/>
     <w:rsid w:val="00641900"/>
     <w:rsid w:val="0067281E"/>
     <w:rsid w:val="006B56C7"/>
     <w:rsid w:val="006C79B0"/>
     <w:rsid w:val="00724B76"/>
     <w:rsid w:val="00790696"/>
     <w:rsid w:val="0081094D"/>
     <w:rsid w:val="00823F4E"/>
     <w:rsid w:val="00824F90"/>
     <w:rsid w:val="00895B0E"/>
     <w:rsid w:val="008A362E"/>
     <w:rsid w:val="008B4D89"/>
     <w:rsid w:val="008F06E9"/>
     <w:rsid w:val="008F540E"/>
     <w:rsid w:val="00946E6F"/>
     <w:rsid w:val="009B6A02"/>
     <w:rsid w:val="00A416AE"/>
     <w:rsid w:val="00B41225"/>
     <w:rsid w:val="00B80C83"/>
     <w:rsid w:val="00B967B1"/>
     <w:rsid w:val="00BB0146"/>
+    <w:rsid w:val="00BC2444"/>
     <w:rsid w:val="00C455BD"/>
     <w:rsid w:val="00D13655"/>
+    <w:rsid w:val="00D562FF"/>
     <w:rsid w:val="00D61A22"/>
     <w:rsid w:val="00D75028"/>
     <w:rsid w:val="00D764FA"/>
     <w:rsid w:val="00D81D82"/>
     <w:rsid w:val="00E90F51"/>
     <w:rsid w:val="00E93E19"/>
     <w:rsid w:val="00EB3B79"/>
     <w:rsid w:val="00FF27E8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="756D182A"/>
   <w15:docId w15:val="{9E05DA74-D65E-4C1E-9149-7AFC70B1E394}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -3251,51 +3259,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>351</Words>
   <Characters>2003</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2350</CharactersWithSpaces>