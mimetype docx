--- v0 (2026-06-25)
+++ v1 (2026-10-08)
@@ -32195,106 +32195,504 @@
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68ECCD6D" w14:textId="77777777" w:rsidR="001B6ED2" w:rsidRDefault="001B6ED2" w:rsidP="001B6ED2">
       <w:pPr>
         <w:ind w:left="7080"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74506754" w14:textId="77777777" w:rsidR="001B6ED2" w:rsidRDefault="001B6ED2" w:rsidP="001B6ED2">
       <w:pPr>
         <w:ind w:left="7080"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14DD19AA" w14:textId="09CD0238" w:rsidR="001B6ED2" w:rsidRPr="00AD6DCC" w:rsidRDefault="001B6ED2" w:rsidP="001B6ED2">
+    <w:p w14:paraId="6A162043" w14:textId="77777777" w:rsidR="00B42414" w:rsidRPr="0014798B" w:rsidRDefault="00B42414" w:rsidP="00B42414">
       <w:pPr>
-        <w:jc w:val="both"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="40"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="1"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0014798B">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
           <w:b/>
-          <w:sz w:val="24"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                                                     </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (AYA Kurulu)</w:t>
+        <w:t>AKADEMİK YÜKSELTİLME VE ATANMA KURULU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012E46E2" w14:textId="77777777" w:rsidR="001B6ED2" w:rsidRPr="00AD6DCC" w:rsidRDefault="001B6ED2" w:rsidP="001B6ED2">
+    <w:p w14:paraId="6DE09DCE" w14:textId="13C02300" w:rsidR="00B42414" w:rsidRPr="0014798B" w:rsidRDefault="00877937" w:rsidP="00877937">
+      <w:r>
+        <w:t xml:space="preserve">                                                                </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42414" w:rsidRPr="0014798B">
+        <w:t>Tarih: …/…/20…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D12C99E" w14:textId="77777777" w:rsidR="00B42414" w:rsidRPr="0014798B" w:rsidRDefault="00B42414" w:rsidP="00B42414">
       <w:pPr>
-        <w:ind w:left="7080"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67620173" w14:textId="77777777" w:rsidR="001B6ED2" w:rsidRDefault="001B6ED2" w:rsidP="001B6ED2">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8640"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00877937" w14:paraId="2DE6EAC1" w14:textId="77777777" w:rsidTr="009C2AC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42C239A7" w14:textId="77777777" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E8EF8AD" w14:textId="0A037C3F" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Başkan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00877937" w14:paraId="458C65C1" w14:textId="77777777" w:rsidTr="009C2AC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8640" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC8B9CB" w14:textId="4D42367D" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3628821E" w14:textId="77777777" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="00877937">
       <w:pPr>
-        <w:ind w:left="7080"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AD6DCC">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
+    <w:p w14:paraId="6E7F7955" w14:textId="77777777" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="00877937">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1728"/>
+        <w:gridCol w:w="1728"/>
+        <w:gridCol w:w="1728"/>
+        <w:gridCol w:w="1728"/>
+        <w:gridCol w:w="1728"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00877937" w14:paraId="248B26FB" w14:textId="77777777" w:rsidTr="009C2AC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B148D0B" w14:textId="00312CF6" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Üye </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E73B829" w14:textId="79967AC8" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Üye </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="686CDC93" w14:textId="1CF14B50" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Üye </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3356F1F5" w14:textId="6FE2F947" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Üye </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="298D15D4" w14:textId="718201FD" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Üye </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00877937" w14:paraId="732EE138" w14:textId="77777777" w:rsidTr="009C2AC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0963312C" w14:textId="2F07F548" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D620B20" w14:textId="5F599A5B" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5B8760" w14:textId="77777777" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5273647B" w14:textId="77777777" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75518F8E" w14:textId="0B836EAD" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54FD3EFC" w14:textId="4C399F9D" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="341DDC5E" w14:textId="77777777" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="126621E4" w14:textId="59AD2FC9" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00877937" w14:paraId="1723F670" w14:textId="77777777" w:rsidTr="009C2AC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="688326CA" w14:textId="23934803" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Üye </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A74008F" w14:textId="643E73BA" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Üye </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F461404" w14:textId="4AEAA234" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Üye </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7A9B6B" w14:textId="265D737E" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Üye </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A93A08" w14:textId="789BBF36" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Üye </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00877937" w14:paraId="4AF465CD" w14:textId="77777777" w:rsidTr="009C2AC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B1DCA2" w14:textId="1310111A" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="176A2AAA" w14:textId="6A6CCED6" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF3803E" w14:textId="6B47D104" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E8BA51D" w14:textId="3D2A6829" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1728" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4A142B" w14:textId="1EEAC157" w:rsidR="00877937" w:rsidRDefault="00877937" w:rsidP="009C2AC5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>İmza</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="78919AAC" w14:textId="031D024F" w:rsidR="001B6ED2" w:rsidRPr="00AD6DCC" w:rsidRDefault="001B6ED2" w:rsidP="00AD6DCC">
       <w:pPr>
         <w:ind w:left="7080"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="001B6ED2" w:rsidRPr="00AD6DCC" w:rsidSect="005725DC">
           <w:headerReference w:type="even" r:id="rId10"/>
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:headerReference w:type="first" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="426" w:right="1418" w:bottom="1135" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="492D913A" w14:textId="6945185A" w:rsidR="00DF3DD6" w:rsidRPr="007D2CB6" w:rsidRDefault="00DF3DD6" w:rsidP="00287CD4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
@@ -37281,109 +37679,109 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="260B4E47" w14:textId="1E99E070" w:rsidR="00B36C45" w:rsidRPr="007D2CB6" w:rsidRDefault="00B36C45" w:rsidP="00287CD4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AC6ADB9" w14:textId="77777777" w:rsidR="00B36C45" w:rsidRPr="007D2CB6" w:rsidRDefault="00B36C45" w:rsidP="00287CD4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B36C45" w:rsidRPr="007D2CB6" w:rsidSect="00DF3DD6">
       <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48FB238A" w14:textId="77777777" w:rsidR="0056779F" w:rsidRDefault="0056779F" w:rsidP="00287CD4">
+    <w:p w14:paraId="31A48721" w14:textId="77777777" w:rsidR="00DF0AFB" w:rsidRDefault="00DF0AFB" w:rsidP="00287CD4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46720578" w14:textId="77777777" w:rsidR="0056779F" w:rsidRDefault="0056779F" w:rsidP="00287CD4">
+    <w:p w14:paraId="3E4B23F3" w14:textId="77777777" w:rsidR="00DF0AFB" w:rsidRDefault="00DF0AFB" w:rsidP="00287CD4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="A2"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="721949957"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="4100204F" w14:textId="4E6FA319" w:rsidR="00A007A1" w:rsidRDefault="00A007A1">
         <w:pPr>
           <w:pStyle w:val="AltBilgi"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="003837F1">
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -37394,144 +37792,179 @@
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="003837F1">
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00443490">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r w:rsidRPr="003837F1">
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="7BA1422A" w14:textId="2E5B47D5" w:rsidR="00A007A1" w:rsidRDefault="00A14EBA" w:rsidP="00A14EBA">
+  <w:p w14:paraId="2F6D865B" w14:textId="77777777" w:rsidR="00BA2FEF" w:rsidRPr="00041FB4" w:rsidRDefault="00BA2FEF" w:rsidP="00BA2FEF">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="right"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>(</w:t>
+    </w:r>
     <w:r w:rsidRPr="00A14EBA">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>(KYS-FRM-812 Yayın Tarihi: 24.06.2026 Revizyon Tarihi: -- Revizyon No:00)</w:t>
+      <w:t>KYS-FRM-812</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Yayın Tarihi: 24.06.2026 Revizyon Tarihi:10.07.2026 Revizyon No:01)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3B6900E2" w14:textId="1A0A44DF" w:rsidR="00696004" w:rsidRPr="00041FB4" w:rsidRDefault="00041FB4" w:rsidP="00A14EBA">
+  <w:p w14:paraId="3B6900E2" w14:textId="6ADDC9EF" w:rsidR="00696004" w:rsidRPr="00041FB4" w:rsidRDefault="00041FB4" w:rsidP="00A14EBA">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>(</w:t>
     </w:r>
     <w:r w:rsidR="00A14EBA" w:rsidRPr="00A14EBA">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>KYS-FRM-812</w:t>
     </w:r>
     <w:r w:rsidR="00A14EBA">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> Yayın Tarihi: 24.06.2026 R</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">evizyon </w:t>
     </w:r>
     <w:r w:rsidR="00A14EBA">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Tarihi: -- R</w:t>
+      <w:t>Tarihi:</w:t>
+    </w:r>
+    <w:r w:rsidR="00BA2FEF">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">10.07.2026 </w:t>
+    </w:r>
+    <w:r w:rsidR="00A14EBA">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>R</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>evizyon No:</w:t>
     </w:r>
     <w:r w:rsidR="00A14EBA">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>00</w:t>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00BA2FEF">
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6631337C" w14:textId="77777777" w:rsidR="0056779F" w:rsidRDefault="0056779F" w:rsidP="00287CD4">
+    <w:p w14:paraId="0204A368" w14:textId="77777777" w:rsidR="00DF0AFB" w:rsidRDefault="00DF0AFB" w:rsidP="00287CD4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FE4ACB8" w14:textId="77777777" w:rsidR="0056779F" w:rsidRDefault="0056779F" w:rsidP="00287CD4">
+    <w:p w14:paraId="452E6129" w14:textId="77777777" w:rsidR="00DF0AFB" w:rsidRDefault="00DF0AFB" w:rsidP="00287CD4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="11CDB250" w14:textId="43F4F9B5" w:rsidR="00696004" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="tr-TR"/>
       </w:rPr>
       <w:pict w14:anchorId="281C6D9F">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
@@ -37756,50 +38189,51 @@
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00287CD4"/>
     <w:rsid w:val="00001DCA"/>
     <w:rsid w:val="00017A07"/>
     <w:rsid w:val="00024F6E"/>
     <w:rsid w:val="0003004A"/>
     <w:rsid w:val="00033034"/>
     <w:rsid w:val="0003378B"/>
+    <w:rsid w:val="00040F36"/>
     <w:rsid w:val="00041FB4"/>
     <w:rsid w:val="0004754A"/>
     <w:rsid w:val="00051FE0"/>
     <w:rsid w:val="000620D9"/>
     <w:rsid w:val="00064456"/>
     <w:rsid w:val="00071F57"/>
     <w:rsid w:val="00074C49"/>
     <w:rsid w:val="00082F3D"/>
     <w:rsid w:val="00090055"/>
     <w:rsid w:val="000914D7"/>
     <w:rsid w:val="000A4FB8"/>
     <w:rsid w:val="000B17E0"/>
     <w:rsid w:val="000B2586"/>
     <w:rsid w:val="000B361D"/>
     <w:rsid w:val="000D7154"/>
     <w:rsid w:val="000E2DE3"/>
     <w:rsid w:val="000F38CB"/>
     <w:rsid w:val="00101C6E"/>
     <w:rsid w:val="00106697"/>
     <w:rsid w:val="00107662"/>
     <w:rsid w:val="00111EB5"/>
     <w:rsid w:val="0011321B"/>
     <w:rsid w:val="00126E66"/>
     <w:rsid w:val="00134FAC"/>
     <w:rsid w:val="00155975"/>
@@ -37871,228 +38305,238 @@
     <w:rsid w:val="003B4985"/>
     <w:rsid w:val="003C0060"/>
     <w:rsid w:val="003C227E"/>
     <w:rsid w:val="003C3247"/>
     <w:rsid w:val="003D6563"/>
     <w:rsid w:val="003D7C58"/>
     <w:rsid w:val="003E413B"/>
     <w:rsid w:val="003E4152"/>
     <w:rsid w:val="003F15B9"/>
     <w:rsid w:val="003F2DAC"/>
     <w:rsid w:val="003F331A"/>
     <w:rsid w:val="003F3830"/>
     <w:rsid w:val="003F3844"/>
     <w:rsid w:val="004102EA"/>
     <w:rsid w:val="00412BCF"/>
     <w:rsid w:val="00416BE6"/>
     <w:rsid w:val="0042000C"/>
     <w:rsid w:val="00430D43"/>
     <w:rsid w:val="00443490"/>
     <w:rsid w:val="004456C8"/>
     <w:rsid w:val="00445B9A"/>
     <w:rsid w:val="00450B58"/>
     <w:rsid w:val="004535BC"/>
     <w:rsid w:val="00453FB2"/>
     <w:rsid w:val="004645B9"/>
+    <w:rsid w:val="00466C41"/>
     <w:rsid w:val="00477BB8"/>
     <w:rsid w:val="00486FFA"/>
     <w:rsid w:val="00487C61"/>
     <w:rsid w:val="004A7908"/>
     <w:rsid w:val="004B09F7"/>
     <w:rsid w:val="004B2267"/>
     <w:rsid w:val="004B2C2A"/>
     <w:rsid w:val="004C14CE"/>
     <w:rsid w:val="004D3936"/>
     <w:rsid w:val="004E02A9"/>
     <w:rsid w:val="004F0BB7"/>
     <w:rsid w:val="004F7F12"/>
     <w:rsid w:val="005000AC"/>
     <w:rsid w:val="005312B4"/>
     <w:rsid w:val="00541846"/>
     <w:rsid w:val="00544120"/>
     <w:rsid w:val="005502D0"/>
     <w:rsid w:val="0055083F"/>
     <w:rsid w:val="005522FC"/>
     <w:rsid w:val="00557EE8"/>
     <w:rsid w:val="00561C8D"/>
     <w:rsid w:val="00562DC8"/>
     <w:rsid w:val="00565215"/>
     <w:rsid w:val="0056779F"/>
     <w:rsid w:val="005725DC"/>
     <w:rsid w:val="00573417"/>
     <w:rsid w:val="00581860"/>
     <w:rsid w:val="0059423D"/>
     <w:rsid w:val="005A1861"/>
     <w:rsid w:val="005A3E78"/>
     <w:rsid w:val="005A46B5"/>
     <w:rsid w:val="005B192E"/>
     <w:rsid w:val="005B3FFE"/>
     <w:rsid w:val="005C602F"/>
     <w:rsid w:val="005D025E"/>
     <w:rsid w:val="005D771F"/>
     <w:rsid w:val="005F0A21"/>
     <w:rsid w:val="006020C4"/>
     <w:rsid w:val="006031D6"/>
     <w:rsid w:val="006050E0"/>
     <w:rsid w:val="0061757D"/>
     <w:rsid w:val="00621EF6"/>
+    <w:rsid w:val="00624708"/>
     <w:rsid w:val="006301AE"/>
     <w:rsid w:val="0063100A"/>
     <w:rsid w:val="006340E3"/>
     <w:rsid w:val="00660E5F"/>
     <w:rsid w:val="00671D8B"/>
     <w:rsid w:val="006824CD"/>
     <w:rsid w:val="00687C47"/>
     <w:rsid w:val="00693BA1"/>
     <w:rsid w:val="00696004"/>
     <w:rsid w:val="00696DC7"/>
     <w:rsid w:val="006A58CB"/>
     <w:rsid w:val="006B71F2"/>
     <w:rsid w:val="006C2035"/>
     <w:rsid w:val="006C3C7F"/>
     <w:rsid w:val="006D6EEC"/>
     <w:rsid w:val="006E2114"/>
     <w:rsid w:val="006F480A"/>
     <w:rsid w:val="006F666B"/>
     <w:rsid w:val="006F75E4"/>
+    <w:rsid w:val="00723437"/>
     <w:rsid w:val="0072657E"/>
     <w:rsid w:val="00727B0A"/>
     <w:rsid w:val="00743DBF"/>
     <w:rsid w:val="00756413"/>
     <w:rsid w:val="00757A29"/>
     <w:rsid w:val="007611B7"/>
     <w:rsid w:val="007668D6"/>
     <w:rsid w:val="00766A83"/>
     <w:rsid w:val="00767A0E"/>
     <w:rsid w:val="007712B6"/>
     <w:rsid w:val="00774A85"/>
+    <w:rsid w:val="00785CBD"/>
     <w:rsid w:val="0079510C"/>
     <w:rsid w:val="007968C9"/>
     <w:rsid w:val="007A093C"/>
     <w:rsid w:val="007A0C57"/>
     <w:rsid w:val="007A50A2"/>
     <w:rsid w:val="007A78EA"/>
     <w:rsid w:val="007B3E78"/>
     <w:rsid w:val="007B5491"/>
     <w:rsid w:val="007C02AE"/>
     <w:rsid w:val="007D2CB6"/>
     <w:rsid w:val="007F0A39"/>
     <w:rsid w:val="007F358C"/>
     <w:rsid w:val="007F3931"/>
     <w:rsid w:val="007F7C7E"/>
     <w:rsid w:val="008103E5"/>
     <w:rsid w:val="008206B0"/>
     <w:rsid w:val="00823431"/>
     <w:rsid w:val="00830487"/>
+    <w:rsid w:val="0083098F"/>
     <w:rsid w:val="0083161E"/>
+    <w:rsid w:val="008373CD"/>
     <w:rsid w:val="008555E2"/>
+    <w:rsid w:val="00877937"/>
     <w:rsid w:val="008A050A"/>
     <w:rsid w:val="008A1AA4"/>
     <w:rsid w:val="008A2A2D"/>
     <w:rsid w:val="008B0153"/>
     <w:rsid w:val="008B30E4"/>
     <w:rsid w:val="008B67B9"/>
     <w:rsid w:val="008C7161"/>
     <w:rsid w:val="008D5618"/>
     <w:rsid w:val="008E2231"/>
     <w:rsid w:val="008F1BBB"/>
     <w:rsid w:val="0090541D"/>
     <w:rsid w:val="009245CE"/>
     <w:rsid w:val="00932665"/>
     <w:rsid w:val="00933BB0"/>
     <w:rsid w:val="009349F3"/>
     <w:rsid w:val="0095652D"/>
     <w:rsid w:val="00957565"/>
     <w:rsid w:val="00967591"/>
     <w:rsid w:val="009751CF"/>
     <w:rsid w:val="009764D4"/>
     <w:rsid w:val="009779E7"/>
     <w:rsid w:val="00990F75"/>
     <w:rsid w:val="00993459"/>
     <w:rsid w:val="009A1BFF"/>
     <w:rsid w:val="009A2436"/>
     <w:rsid w:val="009A38D7"/>
     <w:rsid w:val="009A6B97"/>
     <w:rsid w:val="009A7EFD"/>
     <w:rsid w:val="009B5DCE"/>
     <w:rsid w:val="009C255B"/>
     <w:rsid w:val="009C2772"/>
     <w:rsid w:val="009C4A27"/>
     <w:rsid w:val="009E5B9C"/>
     <w:rsid w:val="009E627A"/>
     <w:rsid w:val="009F3DC1"/>
     <w:rsid w:val="009F6305"/>
     <w:rsid w:val="009F7007"/>
     <w:rsid w:val="00A007A1"/>
     <w:rsid w:val="00A01A7C"/>
     <w:rsid w:val="00A05D69"/>
     <w:rsid w:val="00A07704"/>
     <w:rsid w:val="00A143D9"/>
     <w:rsid w:val="00A14EBA"/>
     <w:rsid w:val="00A30710"/>
     <w:rsid w:val="00A40593"/>
+    <w:rsid w:val="00A44B14"/>
     <w:rsid w:val="00A45AF6"/>
     <w:rsid w:val="00A47CF2"/>
     <w:rsid w:val="00A536AA"/>
     <w:rsid w:val="00A53863"/>
     <w:rsid w:val="00A668A3"/>
     <w:rsid w:val="00A67934"/>
     <w:rsid w:val="00A72D54"/>
     <w:rsid w:val="00A76EE6"/>
     <w:rsid w:val="00A81F9D"/>
     <w:rsid w:val="00A85B89"/>
     <w:rsid w:val="00A85E33"/>
     <w:rsid w:val="00AA7593"/>
     <w:rsid w:val="00AB1522"/>
     <w:rsid w:val="00AB7CEE"/>
     <w:rsid w:val="00AC326A"/>
     <w:rsid w:val="00AC4028"/>
     <w:rsid w:val="00AD0701"/>
     <w:rsid w:val="00AD6DCC"/>
     <w:rsid w:val="00AE3C7D"/>
     <w:rsid w:val="00AE6FA4"/>
     <w:rsid w:val="00AF6218"/>
     <w:rsid w:val="00AF7B53"/>
     <w:rsid w:val="00B00ED3"/>
     <w:rsid w:val="00B27FD2"/>
     <w:rsid w:val="00B3564F"/>
     <w:rsid w:val="00B36C45"/>
     <w:rsid w:val="00B40353"/>
+    <w:rsid w:val="00B42414"/>
     <w:rsid w:val="00B51FCE"/>
     <w:rsid w:val="00B54920"/>
     <w:rsid w:val="00B56AF8"/>
     <w:rsid w:val="00B652AA"/>
     <w:rsid w:val="00B66A7F"/>
     <w:rsid w:val="00B67BDB"/>
     <w:rsid w:val="00B70D13"/>
     <w:rsid w:val="00B713D3"/>
     <w:rsid w:val="00B71BED"/>
     <w:rsid w:val="00B72313"/>
     <w:rsid w:val="00B82EB5"/>
     <w:rsid w:val="00B86F04"/>
     <w:rsid w:val="00B96565"/>
     <w:rsid w:val="00BA215F"/>
+    <w:rsid w:val="00BA2FEF"/>
     <w:rsid w:val="00BB43A9"/>
     <w:rsid w:val="00BC2CC5"/>
     <w:rsid w:val="00BD05A3"/>
     <w:rsid w:val="00BD0B61"/>
     <w:rsid w:val="00BE24F2"/>
     <w:rsid w:val="00BE3D6D"/>
     <w:rsid w:val="00BE4208"/>
     <w:rsid w:val="00BF0EB5"/>
     <w:rsid w:val="00BF1E10"/>
     <w:rsid w:val="00BF5C98"/>
     <w:rsid w:val="00C0425B"/>
     <w:rsid w:val="00C068CF"/>
     <w:rsid w:val="00C0772F"/>
     <w:rsid w:val="00C07BFD"/>
     <w:rsid w:val="00C10BDC"/>
     <w:rsid w:val="00C13915"/>
     <w:rsid w:val="00C152E8"/>
     <w:rsid w:val="00C17682"/>
     <w:rsid w:val="00C3152A"/>
     <w:rsid w:val="00C3736E"/>
     <w:rsid w:val="00C3784D"/>
     <w:rsid w:val="00C40400"/>
     <w:rsid w:val="00C45B76"/>
     <w:rsid w:val="00C57F64"/>
     <w:rsid w:val="00C967DF"/>
@@ -38108,93 +38552,95 @@
     <w:rsid w:val="00CF550B"/>
     <w:rsid w:val="00D0557F"/>
     <w:rsid w:val="00D1254D"/>
     <w:rsid w:val="00D16881"/>
     <w:rsid w:val="00D214BF"/>
     <w:rsid w:val="00D44B56"/>
     <w:rsid w:val="00D4745C"/>
     <w:rsid w:val="00D503A3"/>
     <w:rsid w:val="00D5188D"/>
     <w:rsid w:val="00D51DA5"/>
     <w:rsid w:val="00D5581B"/>
     <w:rsid w:val="00D57D72"/>
     <w:rsid w:val="00D80B52"/>
     <w:rsid w:val="00D81F17"/>
     <w:rsid w:val="00D87213"/>
     <w:rsid w:val="00D93A32"/>
     <w:rsid w:val="00D95471"/>
     <w:rsid w:val="00DA11EF"/>
     <w:rsid w:val="00DA5D4F"/>
     <w:rsid w:val="00DB2533"/>
     <w:rsid w:val="00DB5C55"/>
     <w:rsid w:val="00DC1519"/>
     <w:rsid w:val="00DE1877"/>
     <w:rsid w:val="00DE1A2B"/>
     <w:rsid w:val="00DE20E9"/>
+    <w:rsid w:val="00DF0AFB"/>
     <w:rsid w:val="00DF122B"/>
     <w:rsid w:val="00DF3DD6"/>
     <w:rsid w:val="00E001AF"/>
     <w:rsid w:val="00E00AE1"/>
     <w:rsid w:val="00E05427"/>
     <w:rsid w:val="00E05AD6"/>
     <w:rsid w:val="00E12008"/>
     <w:rsid w:val="00E146D9"/>
     <w:rsid w:val="00E26A9E"/>
     <w:rsid w:val="00E30DB0"/>
     <w:rsid w:val="00E30FF1"/>
     <w:rsid w:val="00E44D76"/>
     <w:rsid w:val="00E45C93"/>
     <w:rsid w:val="00E47417"/>
     <w:rsid w:val="00E64476"/>
     <w:rsid w:val="00E6490F"/>
     <w:rsid w:val="00E738E2"/>
     <w:rsid w:val="00E75DDC"/>
     <w:rsid w:val="00E77A54"/>
     <w:rsid w:val="00E802A4"/>
     <w:rsid w:val="00E86A20"/>
     <w:rsid w:val="00EA02AF"/>
     <w:rsid w:val="00EA1199"/>
     <w:rsid w:val="00EA5416"/>
     <w:rsid w:val="00EA7C00"/>
     <w:rsid w:val="00EC102F"/>
     <w:rsid w:val="00ED014E"/>
     <w:rsid w:val="00ED6F70"/>
     <w:rsid w:val="00EF077F"/>
     <w:rsid w:val="00F115CB"/>
     <w:rsid w:val="00F12B66"/>
     <w:rsid w:val="00F15474"/>
     <w:rsid w:val="00F23E34"/>
     <w:rsid w:val="00F26587"/>
     <w:rsid w:val="00F27410"/>
     <w:rsid w:val="00F30AB9"/>
     <w:rsid w:val="00F31710"/>
     <w:rsid w:val="00F36CB9"/>
     <w:rsid w:val="00F42949"/>
     <w:rsid w:val="00F42F33"/>
     <w:rsid w:val="00F53AB7"/>
     <w:rsid w:val="00F57F02"/>
     <w:rsid w:val="00F6580E"/>
+    <w:rsid w:val="00F71C67"/>
     <w:rsid w:val="00F72FB3"/>
     <w:rsid w:val="00F752E8"/>
     <w:rsid w:val="00F76D8B"/>
     <w:rsid w:val="00F77A33"/>
     <w:rsid w:val="00F90C4C"/>
     <w:rsid w:val="00F91217"/>
     <w:rsid w:val="00FB2C30"/>
     <w:rsid w:val="00FB3394"/>
     <w:rsid w:val="00FC3206"/>
     <w:rsid w:val="00FD1846"/>
     <w:rsid w:val="00FD1A7A"/>
     <w:rsid w:val="00FD672B"/>
     <w:rsid w:val="00FE2E5B"/>
     <w:rsid w:val="00FE3968"/>
     <w:rsid w:val="00FE5237"/>
     <w:rsid w:val="00FE6BC1"/>
     <w:rsid w:val="00FF2476"/>
     <w:rsid w:val="00FF3BDC"/>
     <w:rsid w:val="00FF4680"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -38626,50 +39072,73 @@
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Balk1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00287CD4"/>
     <w:pPr>
       <w:ind w:left="282"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Balk2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Balk2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008373CD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
@@ -39238,50 +39707,64 @@
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Kpr">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00217E6F"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="zmlenmeyenBahsetme1">
     <w:name w:val="Çözümlenmeyen Bahsetme1"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00217E6F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Balk2Char">
+    <w:name w:val="Başlık 2 Char"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:link w:val="Balk2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008373CD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="498077537">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1059136836">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -39689,67 +40172,67 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{862656FF-054E-40F8-B8C2-0C279240B311}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>18</Pages>
-[...1 lines deleted...]
-  <Characters>29139</Characters>
+  <Pages>1</Pages>
+  <Words>5129</Words>
+  <Characters>29239</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>242</Lines>
+  <Lines>243</Lines>
   <Paragraphs>68</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34182</CharactersWithSpaces>
+  <CharactersWithSpaces>34300</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Casper</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>