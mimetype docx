--- v0 (2026-05-09)
+++ v1 (2026-10-08)
@@ -783,74 +783,80 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B977D8">
         <w:t>Burs, katkı payı ve öğrenim ücreti işlemlerini takip etmek ve sonuçlandırmak,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E31090C" w14:textId="369A7586" w:rsidR="00A210CC" w:rsidRPr="00B977D8" w:rsidRDefault="00A210CC" w:rsidP="00B977D8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B977D8">
         <w:t>Öğrenci konseyi ve temsilciliği işlemlerini yürütmek,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B237CC3" w14:textId="4BB2F2B5" w:rsidR="00AC1F23" w:rsidRDefault="00AC1F23" w:rsidP="00B977D8">
+    <w:p w14:paraId="4A8374DD" w14:textId="77777777" w:rsidR="001944EE" w:rsidRDefault="00AC1F23" w:rsidP="001944EE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B977D8">
         <w:t>Akademik takvimin hazırlanmasına katkı sunmak ve görüş bildirmek</w:t>
       </w:r>
       <w:r w:rsidR="00B61EA5" w:rsidRPr="00B977D8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EE7429" w14:textId="77777777" w:rsidR="00B977D8" w:rsidRPr="00B977D8" w:rsidRDefault="00B977D8" w:rsidP="00B977D8">
+    <w:p w14:paraId="52EE7429" w14:textId="7CD3201A" w:rsidR="00B977D8" w:rsidRPr="00B977D8" w:rsidRDefault="001944EE" w:rsidP="001944EE">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001944EE">
+        <w:t>Akademik birimlerden gelen talepler doğrultusunda, ÖBS üzerinden ders açma işlemlerini yürütmek.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="03FC768C" w14:textId="77777777" w:rsidR="00834413" w:rsidRPr="00B977D8" w:rsidRDefault="00834413" w:rsidP="00B977D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B977D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ÖĞRENCİ İŞLERİ BİRİM PERSONELİ ÜNVANLAR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="075C89CB" w14:textId="77777777" w:rsidR="00834413" w:rsidRPr="00B977D8" w:rsidRDefault="00834413" w:rsidP="00B977D8">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
@@ -922,75 +928,75 @@
         </w:rPr>
         <w:t>Memur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B5E8264" w14:textId="77777777" w:rsidR="00834413" w:rsidRPr="00B977D8" w:rsidRDefault="00834413" w:rsidP="00B977D8">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B977D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Veri Hazırlama ve Kontrol İşletmeni</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43BCE05D" w14:textId="77777777" w:rsidR="00834413" w:rsidRPr="00B977D8" w:rsidRDefault="00834413" w:rsidP="00B977D8">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B977D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>İşçi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B7EF5D7" w14:textId="2FDEBDE4" w:rsidR="007B3E55" w:rsidRPr="00B977D8" w:rsidRDefault="00834413" w:rsidP="00B977D8">
       <w:pPr>
         <w:pStyle w:val="ListeParagraf"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B977D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sözleşmeli Personel</w:t>
@@ -1146,166 +1152,166 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00495F75" w:rsidRPr="00B977D8" w:rsidSect="00495F75">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A3817CE" w14:textId="77777777" w:rsidR="001436CA" w:rsidRDefault="001436CA" w:rsidP="00495F75">
+    <w:p w14:paraId="3BDB857B" w14:textId="77777777" w:rsidR="00F62587" w:rsidRDefault="00F62587" w:rsidP="00495F75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73CA3290" w14:textId="77777777" w:rsidR="001436CA" w:rsidRDefault="001436CA" w:rsidP="00495F75">
+    <w:p w14:paraId="63397830" w14:textId="77777777" w:rsidR="00F62587" w:rsidRDefault="00F62587" w:rsidP="00495F75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2ADF7038" w14:textId="77777777" w:rsidR="00F959C7" w:rsidRDefault="00F959C7" w:rsidP="00F959C7">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F9FD9FC" w14:textId="77777777" w:rsidR="001436CA" w:rsidRDefault="001436CA" w:rsidP="00495F75">
+    <w:p w14:paraId="5E7B8541" w14:textId="77777777" w:rsidR="00F62587" w:rsidRDefault="00F62587" w:rsidP="00495F75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="277E8278" w14:textId="77777777" w:rsidR="001436CA" w:rsidRDefault="001436CA" w:rsidP="00495F75">
+    <w:p w14:paraId="68C6D1DA" w14:textId="77777777" w:rsidR="00F62587" w:rsidRDefault="00F62587" w:rsidP="00495F75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="9942" w:type="dxa"/>
       <w:tblInd w:w="-442" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1566"/>
       <w:gridCol w:w="5380"/>
       <w:gridCol w:w="1559"/>
       <w:gridCol w:w="1437"/>
@@ -1695,69 +1701,69 @@
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon T</w:t>
           </w:r>
           <w:r w:rsidR="00FA0447" w:rsidRPr="009D518C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>arihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1437" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="75AB4F3A" w14:textId="5C3C64FB" w:rsidR="00FA0447" w:rsidRPr="009D518C" w:rsidRDefault="00B977D8" w:rsidP="00FA0447">
+        <w:p w14:paraId="75AB4F3A" w14:textId="01C44B28" w:rsidR="00FA0447" w:rsidRPr="009D518C" w:rsidRDefault="00CD67A3" w:rsidP="00FA0447">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>--</w:t>
+            <w:t>03.06.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00FA0447" w:rsidRPr="009D518C" w14:paraId="37E8AE75" w14:textId="77777777" w:rsidTr="009574FB">
       <w:trPr>
         <w:trHeight w:val="281"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1566" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="77E4A53E" w14:textId="77777777" w:rsidR="00FA0447" w:rsidRPr="009D518C" w:rsidRDefault="00FA0447" w:rsidP="00FA0447">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
@@ -1786,69 +1792,77 @@
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009D518C">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1437" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="5BFDEFE3" w14:textId="188A8880" w:rsidR="00FA0447" w:rsidRPr="009D518C" w:rsidRDefault="00B977D8" w:rsidP="00FA0447">
+        <w:p w14:paraId="5BFDEFE3" w14:textId="7CF5120D" w:rsidR="00FA0447" w:rsidRPr="009D518C" w:rsidRDefault="00B977D8" w:rsidP="00FA0447">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t>00</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00CD67A3">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00FA0447" w:rsidRPr="009D518C" w14:paraId="021CBD89" w14:textId="77777777" w:rsidTr="009574FB">
       <w:trPr>
         <w:trHeight w:val="267"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1566" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
         <w:p w14:paraId="747993EB" w14:textId="77777777" w:rsidR="00FA0447" w:rsidRPr="009D518C" w:rsidRDefault="00FA0447" w:rsidP="00FA0447">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic" w:cs="Times New Roman"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
@@ -2400,64 +2414,67 @@
     <w:rsid w:val="00015019"/>
     <w:rsid w:val="000251B0"/>
     <w:rsid w:val="00031268"/>
     <w:rsid w:val="0006466E"/>
     <w:rsid w:val="00076FB5"/>
     <w:rsid w:val="00096F30"/>
     <w:rsid w:val="000A1A86"/>
     <w:rsid w:val="000B4C52"/>
     <w:rsid w:val="000B5256"/>
     <w:rsid w:val="000B596C"/>
     <w:rsid w:val="000D0185"/>
     <w:rsid w:val="000D099D"/>
     <w:rsid w:val="000D519B"/>
     <w:rsid w:val="000E1981"/>
     <w:rsid w:val="000F6441"/>
     <w:rsid w:val="001114D5"/>
     <w:rsid w:val="00113F64"/>
     <w:rsid w:val="0013689B"/>
     <w:rsid w:val="001428B7"/>
     <w:rsid w:val="001436CA"/>
     <w:rsid w:val="001500C7"/>
     <w:rsid w:val="001541CC"/>
     <w:rsid w:val="001748AB"/>
     <w:rsid w:val="00187C1C"/>
     <w:rsid w:val="00193387"/>
+    <w:rsid w:val="001944EE"/>
     <w:rsid w:val="001B0B3F"/>
     <w:rsid w:val="001D03A1"/>
     <w:rsid w:val="001F4211"/>
     <w:rsid w:val="002016D6"/>
+    <w:rsid w:val="00213350"/>
     <w:rsid w:val="00231CA2"/>
     <w:rsid w:val="00235058"/>
     <w:rsid w:val="0024257D"/>
     <w:rsid w:val="002A1B50"/>
     <w:rsid w:val="002B055D"/>
     <w:rsid w:val="002B4D40"/>
     <w:rsid w:val="002C7465"/>
     <w:rsid w:val="002D0787"/>
     <w:rsid w:val="002E1647"/>
     <w:rsid w:val="00324713"/>
+    <w:rsid w:val="00337A63"/>
     <w:rsid w:val="003A5F2F"/>
     <w:rsid w:val="0041644D"/>
     <w:rsid w:val="00417FCA"/>
     <w:rsid w:val="00425865"/>
     <w:rsid w:val="0043581B"/>
     <w:rsid w:val="00495F75"/>
     <w:rsid w:val="004A216B"/>
     <w:rsid w:val="004A6244"/>
     <w:rsid w:val="004E170D"/>
     <w:rsid w:val="00535C67"/>
     <w:rsid w:val="00545817"/>
     <w:rsid w:val="00566AB2"/>
     <w:rsid w:val="0056765E"/>
     <w:rsid w:val="00573211"/>
     <w:rsid w:val="005743CB"/>
     <w:rsid w:val="00585293"/>
     <w:rsid w:val="005A3336"/>
     <w:rsid w:val="005B0B33"/>
     <w:rsid w:val="005D3D3E"/>
     <w:rsid w:val="005E0D05"/>
     <w:rsid w:val="005F765A"/>
     <w:rsid w:val="006009A4"/>
     <w:rsid w:val="006345B7"/>
     <w:rsid w:val="00637406"/>
     <w:rsid w:val="00644983"/>
@@ -2465,113 +2482,118 @@
     <w:rsid w:val="00676AFE"/>
     <w:rsid w:val="00681CE2"/>
     <w:rsid w:val="00682175"/>
     <w:rsid w:val="00690C09"/>
     <w:rsid w:val="006A26AF"/>
     <w:rsid w:val="007058F8"/>
     <w:rsid w:val="00726D93"/>
     <w:rsid w:val="0074043D"/>
     <w:rsid w:val="00751100"/>
     <w:rsid w:val="00767885"/>
     <w:rsid w:val="007A7AE7"/>
     <w:rsid w:val="007B1119"/>
     <w:rsid w:val="007B3E55"/>
     <w:rsid w:val="007B4A1A"/>
     <w:rsid w:val="007B5286"/>
     <w:rsid w:val="007C224A"/>
     <w:rsid w:val="007C6007"/>
     <w:rsid w:val="007E6762"/>
     <w:rsid w:val="0083091E"/>
     <w:rsid w:val="00834413"/>
     <w:rsid w:val="00847656"/>
     <w:rsid w:val="00850F9A"/>
     <w:rsid w:val="00864BB1"/>
     <w:rsid w:val="00866180"/>
     <w:rsid w:val="008A28DF"/>
+    <w:rsid w:val="008B44C6"/>
     <w:rsid w:val="008B55B6"/>
     <w:rsid w:val="008D0B4D"/>
     <w:rsid w:val="008F4CB9"/>
     <w:rsid w:val="009106AC"/>
     <w:rsid w:val="009124CB"/>
+    <w:rsid w:val="00920412"/>
     <w:rsid w:val="009463E4"/>
     <w:rsid w:val="00956CFB"/>
     <w:rsid w:val="009A0BA3"/>
     <w:rsid w:val="009A10B3"/>
     <w:rsid w:val="009B40DB"/>
     <w:rsid w:val="009D04E9"/>
     <w:rsid w:val="009D7B59"/>
     <w:rsid w:val="009E5350"/>
     <w:rsid w:val="009F2602"/>
     <w:rsid w:val="00A210CC"/>
     <w:rsid w:val="00A243F2"/>
     <w:rsid w:val="00A27C7D"/>
     <w:rsid w:val="00A3392F"/>
+    <w:rsid w:val="00A67CD4"/>
     <w:rsid w:val="00A7734E"/>
     <w:rsid w:val="00A915CF"/>
     <w:rsid w:val="00AB106E"/>
     <w:rsid w:val="00AC1F23"/>
     <w:rsid w:val="00AC6923"/>
     <w:rsid w:val="00AD5212"/>
     <w:rsid w:val="00AF5807"/>
     <w:rsid w:val="00B06193"/>
     <w:rsid w:val="00B07B4F"/>
     <w:rsid w:val="00B10006"/>
     <w:rsid w:val="00B43430"/>
     <w:rsid w:val="00B61EA5"/>
     <w:rsid w:val="00B85D32"/>
     <w:rsid w:val="00B977D8"/>
     <w:rsid w:val="00BA0371"/>
     <w:rsid w:val="00BA53CE"/>
     <w:rsid w:val="00BB3D54"/>
     <w:rsid w:val="00BD6FAF"/>
     <w:rsid w:val="00BE2C5A"/>
     <w:rsid w:val="00BF55C5"/>
     <w:rsid w:val="00C27180"/>
     <w:rsid w:val="00C50924"/>
     <w:rsid w:val="00C55236"/>
     <w:rsid w:val="00C600B8"/>
     <w:rsid w:val="00C96B41"/>
+    <w:rsid w:val="00CD67A3"/>
     <w:rsid w:val="00CF60C3"/>
     <w:rsid w:val="00CF6CF2"/>
     <w:rsid w:val="00D51770"/>
     <w:rsid w:val="00D66CE7"/>
     <w:rsid w:val="00D80B16"/>
     <w:rsid w:val="00D8408E"/>
     <w:rsid w:val="00DA1631"/>
     <w:rsid w:val="00DC1DB2"/>
     <w:rsid w:val="00DF2C8D"/>
     <w:rsid w:val="00E04784"/>
     <w:rsid w:val="00E613AA"/>
     <w:rsid w:val="00E76D9A"/>
     <w:rsid w:val="00EA2E3B"/>
     <w:rsid w:val="00EA3E8F"/>
     <w:rsid w:val="00ED3A78"/>
     <w:rsid w:val="00F1103E"/>
     <w:rsid w:val="00F30380"/>
     <w:rsid w:val="00F51E08"/>
     <w:rsid w:val="00F547DE"/>
     <w:rsid w:val="00F548B3"/>
+    <w:rsid w:val="00F62587"/>
     <w:rsid w:val="00F959C7"/>
     <w:rsid w:val="00FA0447"/>
     <w:rsid w:val="00FA1158"/>
     <w:rsid w:val="00FD4E83"/>
     <w:rsid w:val="00FE3E41"/>
     <w:rsid w:val="00FF7A6E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -3647,69 +3669,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11CE617A-15B3-4A24-A8B8-D311A8ACD16B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>543</Words>
-  <Characters>3098</Characters>
+  <Words>557</Words>
+  <Characters>3180</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
+  <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3634</CharactersWithSpaces>
+  <CharactersWithSpaces>3730</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>iktisat</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>