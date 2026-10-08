--- v0 (2026-05-09)
+++ v1 (2026-10-08)
@@ -234,72 +234,65 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>BAŞVURUDA BULUNAN</w:t>
             </w:r>
             <w:r w:rsidRPr="00D53A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> ADAYIN ÜNVANI ADI SOYADI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C95062B" w14:textId="605396E7" w:rsidR="00180D82" w:rsidRPr="00D53A5F" w:rsidRDefault="007A2470" w:rsidP="001C543D">
+          <w:p w14:paraId="5C95062B" w14:textId="06CAD447" w:rsidR="00180D82" w:rsidRPr="00D53A5F" w:rsidRDefault="00180D82" w:rsidP="001C543D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F002F5">
+            <w:r w:rsidRPr="00D53A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
-              <w:t>AKADEMİK BİRİKİM PROGRAMI (AKAP)</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> BAŞVURU KOŞULLARINI SAĞLAMA DURUMU</w:t>
+              <w:t>DOKTORA EĞİTİMİNİ TAMAMLAMIŞ ARAŞTIRMA GÖREVLİSİ VEYA DR. ÖĞRETİM ÜYELERİNİN DOKTORA SONRASI ÇALIŞMALAR İÇİN YURT DIŞINA GÖNDERİLMESİNE İLİŞKİN BAŞVURU ŞARTLARI (DOKTORA SONRASI ARAŞTIRMA PROGRAMI-DOSAP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7080C1BF" w14:textId="3A7F6895" w:rsidR="00180D82" w:rsidRPr="00D53A5F" w:rsidRDefault="00180D82" w:rsidP="001C543D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D53A5F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>BAŞVURUDA BULUNAN ADAYIN ŞARTLARINI SAĞLAMA DURUMU</w:t>
@@ -1593,61 +1586,61 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00487CB2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Kurul Başkanı</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003726EB" w:rsidRPr="003726EB" w:rsidSect="003726EB">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="568" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C613361" w14:textId="77777777" w:rsidR="00A52DC6" w:rsidRDefault="00A52DC6" w:rsidP="00C80194">
+    <w:p w14:paraId="11790748" w14:textId="77777777" w:rsidR="00710EDF" w:rsidRDefault="00710EDF" w:rsidP="00C80194">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19685893" w14:textId="77777777" w:rsidR="00A52DC6" w:rsidRDefault="00A52DC6" w:rsidP="00C80194">
+    <w:p w14:paraId="3DA31B89" w14:textId="77777777" w:rsidR="00710EDF" w:rsidRDefault="00710EDF" w:rsidP="00C80194">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1655,91 +1648,99 @@
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="3F237D61" w14:textId="3A898808" w:rsidR="003726EB" w:rsidRPr="003726EB" w:rsidRDefault="003726EB" w:rsidP="003726EB">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003726EB">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t>KYS-FRM-795 Yayın Tarihi: 27.10.2025 Revizyon no:00 Revizyon Tarihi</w:t>
+      <w:t>KYS-FRM-795</w:t>
     </w:r>
+    <w:r w:rsidRPr="003726EB">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Yayın Tarihi: 27.10.2025 Revizyon no:00 Revizyon Tarihi</w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>: -</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41A7237F" w14:textId="77777777" w:rsidR="00A52DC6" w:rsidRDefault="00A52DC6" w:rsidP="00C80194">
+    <w:p w14:paraId="2498B585" w14:textId="77777777" w:rsidR="00710EDF" w:rsidRDefault="00710EDF" w:rsidP="00C80194">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D307829" w14:textId="77777777" w:rsidR="00A52DC6" w:rsidRDefault="00A52DC6" w:rsidP="00C80194">
+    <w:p w14:paraId="54897F5D" w14:textId="77777777" w:rsidR="00710EDF" w:rsidRDefault="00710EDF" w:rsidP="00C80194">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D46DD0"/>
     <w:rsid w:val="00055E19"/>
     <w:rsid w:val="0007258F"/>
     <w:rsid w:val="000A7C44"/>
     <w:rsid w:val="000D442B"/>
@@ -1749,92 +1750,89 @@
     <w:rsid w:val="00166EB8"/>
     <w:rsid w:val="001723D9"/>
     <w:rsid w:val="00173C4E"/>
     <w:rsid w:val="00180D82"/>
     <w:rsid w:val="001C543D"/>
     <w:rsid w:val="001E0059"/>
     <w:rsid w:val="001E0C52"/>
     <w:rsid w:val="001F5430"/>
     <w:rsid w:val="002518B7"/>
     <w:rsid w:val="00255BDF"/>
     <w:rsid w:val="002D18A9"/>
     <w:rsid w:val="00323D6C"/>
     <w:rsid w:val="003306F6"/>
     <w:rsid w:val="003417D7"/>
     <w:rsid w:val="00352234"/>
     <w:rsid w:val="0036104B"/>
     <w:rsid w:val="003726EB"/>
     <w:rsid w:val="003A0EEC"/>
     <w:rsid w:val="003E213E"/>
     <w:rsid w:val="003E589D"/>
     <w:rsid w:val="00427C50"/>
     <w:rsid w:val="00487CB2"/>
     <w:rsid w:val="004A302F"/>
     <w:rsid w:val="004B5694"/>
     <w:rsid w:val="004C673D"/>
-    <w:rsid w:val="004D176B"/>
     <w:rsid w:val="00500FB9"/>
     <w:rsid w:val="00504042"/>
     <w:rsid w:val="005214CE"/>
     <w:rsid w:val="005344B4"/>
     <w:rsid w:val="005447F2"/>
     <w:rsid w:val="0055188C"/>
     <w:rsid w:val="00576245"/>
     <w:rsid w:val="005D1973"/>
     <w:rsid w:val="005E6E11"/>
     <w:rsid w:val="0060554D"/>
     <w:rsid w:val="00641726"/>
     <w:rsid w:val="0064289F"/>
     <w:rsid w:val="00644362"/>
     <w:rsid w:val="00645691"/>
     <w:rsid w:val="00660D35"/>
     <w:rsid w:val="006C31BA"/>
     <w:rsid w:val="006E763B"/>
     <w:rsid w:val="006F4A98"/>
     <w:rsid w:val="00710EDF"/>
     <w:rsid w:val="00723925"/>
     <w:rsid w:val="00741891"/>
     <w:rsid w:val="00741B04"/>
     <w:rsid w:val="00766C4F"/>
-    <w:rsid w:val="007A2470"/>
     <w:rsid w:val="007D1143"/>
     <w:rsid w:val="007E70A6"/>
     <w:rsid w:val="00814CFA"/>
     <w:rsid w:val="00822DA8"/>
     <w:rsid w:val="00837971"/>
     <w:rsid w:val="00861036"/>
     <w:rsid w:val="00861214"/>
     <w:rsid w:val="00892BAE"/>
     <w:rsid w:val="008A6893"/>
     <w:rsid w:val="008F1FFB"/>
     <w:rsid w:val="008F46D0"/>
     <w:rsid w:val="009246BC"/>
     <w:rsid w:val="00983A33"/>
     <w:rsid w:val="009E0C0D"/>
     <w:rsid w:val="00A006AC"/>
     <w:rsid w:val="00A46A97"/>
-    <w:rsid w:val="00A52DC6"/>
     <w:rsid w:val="00A66AF4"/>
     <w:rsid w:val="00A841A3"/>
     <w:rsid w:val="00A95C6A"/>
     <w:rsid w:val="00AF729D"/>
     <w:rsid w:val="00B1380B"/>
     <w:rsid w:val="00B27DF0"/>
     <w:rsid w:val="00B44DA8"/>
     <w:rsid w:val="00BA063B"/>
     <w:rsid w:val="00BA5B6C"/>
     <w:rsid w:val="00BF2BF9"/>
     <w:rsid w:val="00C1389E"/>
     <w:rsid w:val="00C80194"/>
     <w:rsid w:val="00CA0E11"/>
     <w:rsid w:val="00D03552"/>
     <w:rsid w:val="00D46DD0"/>
     <w:rsid w:val="00D53A5F"/>
     <w:rsid w:val="00D702E2"/>
     <w:rsid w:val="00DD1B1F"/>
     <w:rsid w:val="00DE7E66"/>
     <w:rsid w:val="00E04C72"/>
     <w:rsid w:val="00E06453"/>
     <w:rsid w:val="00E230B4"/>
     <w:rsid w:val="00E343C8"/>
     <w:rsid w:val="00E645D3"/>
     <w:rsid w:val="00E87811"/>
@@ -2702,70 +2700,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04E01B5A-2DFC-4B33-B2BB-D0CFCE34AB93}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>205</Words>
-  <Characters>1169</Characters>
+  <Words>225</Words>
+  <Characters>1285</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1372</CharactersWithSpaces>
+  <CharactersWithSpaces>1507</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>OZGE CILOGLU</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>