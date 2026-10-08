--- v0 (2026-05-09)
+++ v1 (2026-10-08)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="5F102556" w14:textId="3C087BAD" w:rsidR="00EF055C" w:rsidRPr="003718C1" w:rsidRDefault="003718C1" w:rsidP="003718C1">
+    <w:p w14:paraId="5F102556" w14:textId="70C062B8" w:rsidR="00EF055C" w:rsidRPr="003718C1" w:rsidRDefault="003718C1" w:rsidP="003718C1">
       <w:pPr>
         <w:pStyle w:val="AralkYok"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>KYS-FRM-731</w:t>
       </w:r>
       <w:r w:rsidRPr="003718C1">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -56,51 +56,60 @@
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rev</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003718C1">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. No:</w:t>
       </w:r>
       <w:r w:rsidR="002B0526">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>01</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE7E29">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="003718C1">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003718C1">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Rev</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003718C1">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -142,67 +151,89 @@
                 <wp:docPr id="1" name="Metin Kutusu 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6429375" cy="9648825"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:prstClr val="black"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="62E42C9F" w14:textId="77777777" w:rsidR="00AF2CC8" w:rsidRPr="00F1781D" w:rsidRDefault="00AF2CC8" w:rsidP="00192961">
+                          <w:p w14:paraId="62E42C9F" w14:textId="09E969A9" w:rsidR="00AF2CC8" w:rsidRPr="00F1781D" w:rsidRDefault="00A2725E" w:rsidP="00192961">
                             <w:pPr>
                               <w:pStyle w:val="AralkYok"/>
                               <w:pBdr>
                                 <w:bottom w:val="single" w:sz="6" w:space="5" w:color="auto"/>
                               </w:pBdr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rStyle w:val="markedcontent"/>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00F1781D">
+                            <w:r>
+                              <w:rPr>
+                                <w:rStyle w:val="markedcontent"/>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">EK 5: </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CC7D63">
+                              <w:rPr>
+                                <w:rStyle w:val="markedcontent"/>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>İÇ/</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AF2CC8" w:rsidRPr="00F1781D">
                               <w:rPr>
                                 <w:rStyle w:val="markedcontent"/>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>DIŞ PAYDAŞ GÖRÜŞ FORMU</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="6690ADF2" w14:textId="77777777" w:rsidR="00AF2CC8" w:rsidRPr="00F1781D" w:rsidRDefault="00AF2CC8" w:rsidP="00AF2CC8">
                             <w:pPr>
                               <w:pStyle w:val="AralkYok"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rStyle w:val="markedcontent"/>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="4B42D76F" w14:textId="13F15AD1" w:rsidR="00715C71" w:rsidRPr="00F1781D" w:rsidRDefault="00B85683" w:rsidP="00715C71">
                             <w:pPr>
@@ -347,51 +378,51 @@
                           </w:p>
                           <w:p w14:paraId="1CB9075F" w14:textId="77777777" w:rsidR="00AF2CC8" w:rsidRPr="00F1781D" w:rsidRDefault="00AF2CC8" w:rsidP="00AF2CC8">
                             <w:pPr>
                               <w:pStyle w:val="AralkYok"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rStyle w:val="markedcontent"/>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="015C86D5" w14:textId="77777777" w:rsidR="00AF2CC8" w:rsidRPr="00F1781D" w:rsidRDefault="00AF2CC8" w:rsidP="00AF2CC8">
                             <w:pPr>
                               <w:pStyle w:val="AralkYok"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rStyle w:val="markedcontent"/>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="55AD3926" w14:textId="6E328514" w:rsidR="00AF2CC8" w:rsidRPr="00F1781D" w:rsidRDefault="00AF2CC8" w:rsidP="00BE508F">
+                          <w:p w14:paraId="55AD3926" w14:textId="79B64623" w:rsidR="00AF2CC8" w:rsidRPr="00F1781D" w:rsidRDefault="00AF2CC8" w:rsidP="00BE508F">
                             <w:pPr>
                               <w:pStyle w:val="AralkYok"/>
                               <w:spacing w:line="360" w:lineRule="auto"/>
                               <w:ind w:firstLine="708"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rStyle w:val="markedcontent"/>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F1781D">
                               <w:rPr>
                                 <w:rStyle w:val="markedcontent"/>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Programı</w:t>
                             </w:r>
                             <w:r w:rsidR="005047F1" w:rsidRPr="00F1781D">
                               <w:rPr>
                                 <w:rStyle w:val="markedcontent"/>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -412,78 +443,105 @@
                             <w:r w:rsidR="00F367A7" w:rsidRPr="00F1781D">
                               <w:rPr>
                                 <w:rStyle w:val="markedcontent"/>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Öğretim Planı</w:t>
                             </w:r>
                             <w:r w:rsidR="00192961" w:rsidRPr="00F1781D">
                               <w:rPr>
                                 <w:rStyle w:val="markedcontent"/>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>na</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00F1781D">
                               <w:rPr>
                                 <w:rStyle w:val="markedcontent"/>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> aşağıda belirtilen dersi/dersleri eklemenin uygun olup olmadığına ilişkin dış paydaş görüşü alma talebi tarafım</w:t>
+                              <w:t xml:space="preserve"> aşağıda belirtilen dersi/dersleri eklemenin uygun olup olmadığına ilişkin </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CC7D63">
+                              <w:rPr>
+                                <w:rStyle w:val="markedcontent"/>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>iç/</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F1781D">
+                              <w:rPr>
+                                <w:rStyle w:val="markedcontent"/>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>dış paydaş görüşü alma talebi tarafım</w:t>
                             </w:r>
                             <w:r w:rsidR="00A57C78" w:rsidRPr="00F1781D">
                               <w:rPr>
                                 <w:rStyle w:val="markedcontent"/>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>ız</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00F1781D">
                               <w:rPr>
                                 <w:rStyle w:val="markedcontent"/>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>a ulaşmıştır. Talebiniz kapsamında eklenmesi istenen ders/dersler</w:t>
                             </w:r>
                             <w:r w:rsidR="00FB22E1">
                               <w:rPr>
                                 <w:rStyle w:val="markedcontent"/>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>,</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CC7D63">
+                              <w:rPr>
+                                <w:rStyle w:val="markedcontent"/>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> öğretim planı değişikliği</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00F1781D">
                               <w:rPr>
                                 <w:rStyle w:val="markedcontent"/>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> öğrenciye ve sektöre/alana yapacağı katkı açısından değerlendirilmiş olup konu ile ilgili </w:t>
                             </w:r>
                             <w:r w:rsidR="00A57C78" w:rsidRPr="00F1781D">
                               <w:rPr>
                                 <w:rStyle w:val="markedcontent"/>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve">kişi/kurum </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00F1781D">
                               <w:rPr>
                                 <w:rStyle w:val="markedcontent"/>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
@@ -1560,51 +1618,51 @@
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Ek: Ders Bilgi</w:t>
                             </w:r>
                             <w:r w:rsidR="00B54B01" w:rsidRPr="00D02B02">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Paketi</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D02B02">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Formu</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="17539F29" w14:textId="3302C066" w:rsidR="00AF2CC8" w:rsidRPr="00D02B02" w:rsidRDefault="00D731BD" w:rsidP="00AF2CC8">
+                          <w:p w14:paraId="17539F29" w14:textId="607721E9" w:rsidR="00AF2CC8" w:rsidRPr="00D02B02" w:rsidRDefault="00D731BD" w:rsidP="00AF2CC8">
                             <w:pPr>
                               <w:pStyle w:val="AralkYok"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D02B02">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Not: </w:t>
                             </w:r>
                             <w:r w:rsidR="00F34D27" w:rsidRPr="00D02B02">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Bu Form ile </w:t>
@@ -1635,102 +1693,172 @@
                             </w:r>
                             <w:r w:rsidR="00F34D27" w:rsidRPr="00D02B02">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidR="00F34D27" w:rsidRPr="00D02B02">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Formu”nun</w:t>
                             </w:r>
                             <w:proofErr w:type="spellEnd"/>
                             <w:r w:rsidR="00F34D27" w:rsidRPr="00D02B02">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> dış paydaşa gönderilmesi zorunludur</w:t>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CC7D63">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>iç/</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F34D27" w:rsidRPr="00D02B02">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>dış paydaş</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CC7D63">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>l</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F34D27" w:rsidRPr="00D02B02">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>a</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CC7D63">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>ra</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F34D27" w:rsidRPr="00D02B02">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> gönderilmesi zorunludur</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D02B02">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7546CA91" w14:textId="77777777" w:rsidR="00AF2CC8" w:rsidRDefault="00AF2CC8"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="44016273" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Metin Kutusu 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-27.35pt;margin-top:42.75pt;width:506.25pt;height:759.75pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBiSD7zOQIAAH0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2jAQfp+0/8Hy+whQoBARKkbFNKlq&#10;K9Gqz8axSTTH59mGhP31OzvhR7s9TXtxzr7z57vvvsv8rqkUOQjrStAZHfT6lAjNIS/1LqOvL+sv&#10;U0qcZzpnCrTI6FE4erf4/Glem1QMoQCVC0sQRLu0NhktvDdpkjheiIq5Hhih0SnBVszj1u6S3LIa&#10;0SuVDPv9SVKDzY0FLpzD0/vWSRcRX0rB/ZOUTniiMoq5+bjauG7DmizmLN1ZZoqSd2mwf8iiYqXG&#10;R89Q98wzsrflH1BVyS04kL7HoUpAypKLWANWM+h/qGZTMCNiLUiOM2ea3P+D5Y+HjXm2xDdfocEG&#10;BkJq41KHh6GeRtoqfDFTgn6k8HimTTSecDycjIazm9sxJRx9s8loOh2OA05yuW6s898EVCQYGbXY&#10;l0gXOzw434aeQsJrDlSZr0ul4iZoQayUJQeGXVQ+Jong76KUJjWmcjPuR+B3vgB9vr9VjP/o0ruK&#10;QjylMedL8cHyzbbpGNlCfkSiLLQacoavS8R9YM4/M4uiQW5wEPwTLlIBJgOdRUkB9tffzkM89hK9&#10;lNQowoy6n3tmBSXqu8YuzwajUVBt3IzGt0Pc2GvP9tqj99UKkKEBjpzh0QzxXp1MaaF6w3lZhlfR&#10;xTTHtzPqT+bKt6OB88bFchmDUKeG+Qe9MTxAh44EPl+aN2ZN10+PUniEk1xZ+qGtbWy4qWG59yDL&#10;2PNAcMtqxztqPKqmm8cwRNf7GHX5ayx+AwAA//8DAFBLAwQUAAYACAAAACEAWPKOY94AAAALAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FobhNs0xKkAFS6cKIjzNnZti9iOYjcN&#10;f89yguNqn2beNNs59GwyY/YpKrhZCmAmdkn7aBV8vD8vKmC5YNTYp2gUfJsM2/byosFap3N8M9O+&#10;WEYhMdeowJUy1JznzpmAeZkGE+l3TGPAQudouR7xTOGh57dCrHhAH6nB4WCenOm+9qegYPdoN7ar&#10;cHS7Sns/zZ/HV/ui1PXV/HAPrJi5/MHwq0/q0JLTIZ2izqxXsJB3a0IVVFICI2Aj17TlQORKSAG8&#10;bfj/De0PAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGJIPvM5AgAAfQQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFjyjmPeAAAACwEAAA8AAAAA&#10;AAAAAAAAAAAAkwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="62E42C9F" w14:textId="77777777" w:rsidR="00AF2CC8" w:rsidRPr="00F1781D" w:rsidRDefault="00AF2CC8" w:rsidP="00192961">
+                    <w:p w14:paraId="62E42C9F" w14:textId="09E969A9" w:rsidR="00AF2CC8" w:rsidRPr="00F1781D" w:rsidRDefault="00A2725E" w:rsidP="00192961">
                       <w:pPr>
                         <w:pStyle w:val="AralkYok"/>
                         <w:pBdr>
                           <w:bottom w:val="single" w:sz="6" w:space="5" w:color="auto"/>
                         </w:pBdr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="markedcontent"/>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00F1781D">
+                      <w:r>
+                        <w:rPr>
+                          <w:rStyle w:val="markedcontent"/>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">EK 5: </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CC7D63">
+                        <w:rPr>
+                          <w:rStyle w:val="markedcontent"/>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>İÇ/</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AF2CC8" w:rsidRPr="00F1781D">
                         <w:rPr>
                           <w:rStyle w:val="markedcontent"/>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>DIŞ PAYDAŞ GÖRÜŞ FORMU</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6690ADF2" w14:textId="77777777" w:rsidR="00AF2CC8" w:rsidRPr="00F1781D" w:rsidRDefault="00AF2CC8" w:rsidP="00AF2CC8">
                       <w:pPr>
                         <w:pStyle w:val="AralkYok"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="markedcontent"/>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="4B42D76F" w14:textId="13F15AD1" w:rsidR="00715C71" w:rsidRPr="00F1781D" w:rsidRDefault="00B85683" w:rsidP="00715C71">
                       <w:pPr>
@@ -1875,51 +2003,51 @@
                     </w:p>
                     <w:p w14:paraId="1CB9075F" w14:textId="77777777" w:rsidR="00AF2CC8" w:rsidRPr="00F1781D" w:rsidRDefault="00AF2CC8" w:rsidP="00AF2CC8">
                       <w:pPr>
                         <w:pStyle w:val="AralkYok"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="markedcontent"/>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="015C86D5" w14:textId="77777777" w:rsidR="00AF2CC8" w:rsidRPr="00F1781D" w:rsidRDefault="00AF2CC8" w:rsidP="00AF2CC8">
                       <w:pPr>
                         <w:pStyle w:val="AralkYok"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rStyle w:val="markedcontent"/>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="55AD3926" w14:textId="6E328514" w:rsidR="00AF2CC8" w:rsidRPr="00F1781D" w:rsidRDefault="00AF2CC8" w:rsidP="00BE508F">
+                    <w:p w14:paraId="55AD3926" w14:textId="79B64623" w:rsidR="00AF2CC8" w:rsidRPr="00F1781D" w:rsidRDefault="00AF2CC8" w:rsidP="00BE508F">
                       <w:pPr>
                         <w:pStyle w:val="AralkYok"/>
                         <w:spacing w:line="360" w:lineRule="auto"/>
                         <w:ind w:firstLine="708"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rStyle w:val="markedcontent"/>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F1781D">
                         <w:rPr>
                           <w:rStyle w:val="markedcontent"/>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Programı</w:t>
                       </w:r>
                       <w:r w:rsidR="005047F1" w:rsidRPr="00F1781D">
                         <w:rPr>
                           <w:rStyle w:val="markedcontent"/>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1940,78 +2068,105 @@
                       <w:r w:rsidR="00F367A7" w:rsidRPr="00F1781D">
                         <w:rPr>
                           <w:rStyle w:val="markedcontent"/>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Öğretim Planı</w:t>
                       </w:r>
                       <w:r w:rsidR="00192961" w:rsidRPr="00F1781D">
                         <w:rPr>
                           <w:rStyle w:val="markedcontent"/>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>na</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F1781D">
                         <w:rPr>
                           <w:rStyle w:val="markedcontent"/>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> aşağıda belirtilen dersi/dersleri eklemenin uygun olup olmadığına ilişkin dış paydaş görüşü alma talebi tarafım</w:t>
+                        <w:t xml:space="preserve"> aşağıda belirtilen dersi/dersleri eklemenin uygun olup olmadığına ilişkin </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CC7D63">
+                        <w:rPr>
+                          <w:rStyle w:val="markedcontent"/>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>iç/</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F1781D">
+                        <w:rPr>
+                          <w:rStyle w:val="markedcontent"/>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>dış paydaş görüşü alma talebi tarafım</w:t>
                       </w:r>
                       <w:r w:rsidR="00A57C78" w:rsidRPr="00F1781D">
                         <w:rPr>
                           <w:rStyle w:val="markedcontent"/>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>ız</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F1781D">
                         <w:rPr>
                           <w:rStyle w:val="markedcontent"/>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>a ulaşmıştır. Talebiniz kapsamında eklenmesi istenen ders/dersler</w:t>
                       </w:r>
                       <w:r w:rsidR="00FB22E1">
                         <w:rPr>
                           <w:rStyle w:val="markedcontent"/>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>,</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CC7D63">
+                        <w:rPr>
+                          <w:rStyle w:val="markedcontent"/>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> öğretim planı değişikliği</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F1781D">
                         <w:rPr>
                           <w:rStyle w:val="markedcontent"/>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> öğrenciye ve sektöre/alana yapacağı katkı açısından değerlendirilmiş olup konu ile ilgili </w:t>
                       </w:r>
                       <w:r w:rsidR="00A57C78" w:rsidRPr="00F1781D">
                         <w:rPr>
                           <w:rStyle w:val="markedcontent"/>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve">kişi/kurum </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F1781D">
                         <w:rPr>
                           <w:rStyle w:val="markedcontent"/>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
@@ -3088,51 +3243,51 @@
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Ek: Ders Bilgi</w:t>
                       </w:r>
                       <w:r w:rsidR="00B54B01" w:rsidRPr="00D02B02">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Paketi</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D02B02">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Formu</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="17539F29" w14:textId="3302C066" w:rsidR="00AF2CC8" w:rsidRPr="00D02B02" w:rsidRDefault="00D731BD" w:rsidP="00AF2CC8">
+                    <w:p w14:paraId="17539F29" w14:textId="607721E9" w:rsidR="00AF2CC8" w:rsidRPr="00D02B02" w:rsidRDefault="00D731BD" w:rsidP="00AF2CC8">
                       <w:pPr>
                         <w:pStyle w:val="AralkYok"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D02B02">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Not: </w:t>
                       </w:r>
                       <w:r w:rsidR="00F34D27" w:rsidRPr="00D02B02">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Bu Form ile </w:t>
@@ -3163,78 +3318,126 @@
                       </w:r>
                       <w:r w:rsidR="00F34D27" w:rsidRPr="00D02B02">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidR="00F34D27" w:rsidRPr="00D02B02">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Formu”nun</w:t>
                       </w:r>
                       <w:proofErr w:type="spellEnd"/>
                       <w:r w:rsidR="00F34D27" w:rsidRPr="00D02B02">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> dış paydaşa gönderilmesi zorunludur</w:t>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CC7D63">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>iç/</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F34D27" w:rsidRPr="00D02B02">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>dış paydaş</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CC7D63">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>l</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F34D27" w:rsidRPr="00D02B02">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>a</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CC7D63">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>ra</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F34D27" w:rsidRPr="00D02B02">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> gönderilmesi zorunludur</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D02B02">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7546CA91" w14:textId="77777777" w:rsidR="00AF2CC8" w:rsidRDefault="00AF2CC8"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight" anchory="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="002B0526">
+      <w:r w:rsidR="00DE7E29">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>10.03.2026</w:t>
+        <w:t>03.06.2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EF055C" w:rsidRPr="003718C1" w:rsidSect="001A6960">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1417" w:bottom="567" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
@@ -3328,125 +3531,131 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="427776529">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EF055C"/>
     <w:rsid w:val="00007C3B"/>
     <w:rsid w:val="000368CE"/>
     <w:rsid w:val="0005199B"/>
     <w:rsid w:val="000B79A2"/>
     <w:rsid w:val="00192961"/>
     <w:rsid w:val="0019484B"/>
     <w:rsid w:val="001A6960"/>
     <w:rsid w:val="001E64FA"/>
     <w:rsid w:val="00207956"/>
     <w:rsid w:val="002B0526"/>
     <w:rsid w:val="002B23E2"/>
     <w:rsid w:val="002C7164"/>
     <w:rsid w:val="002D280C"/>
     <w:rsid w:val="002F7315"/>
     <w:rsid w:val="00367D27"/>
     <w:rsid w:val="003718C1"/>
     <w:rsid w:val="00381499"/>
     <w:rsid w:val="00431F40"/>
+    <w:rsid w:val="004933DB"/>
     <w:rsid w:val="004B0489"/>
     <w:rsid w:val="004B2517"/>
     <w:rsid w:val="004C1BCD"/>
     <w:rsid w:val="004D10AE"/>
     <w:rsid w:val="004F13C2"/>
     <w:rsid w:val="005047F1"/>
     <w:rsid w:val="00544F43"/>
     <w:rsid w:val="005838F3"/>
     <w:rsid w:val="005D175D"/>
     <w:rsid w:val="00683E6B"/>
     <w:rsid w:val="006A7137"/>
     <w:rsid w:val="006D32DD"/>
     <w:rsid w:val="00715C71"/>
     <w:rsid w:val="00756F11"/>
     <w:rsid w:val="007D5DCC"/>
+    <w:rsid w:val="00862CAF"/>
     <w:rsid w:val="00865AF6"/>
     <w:rsid w:val="00892A5F"/>
     <w:rsid w:val="008B5E7D"/>
     <w:rsid w:val="008D5621"/>
     <w:rsid w:val="00922E54"/>
     <w:rsid w:val="009D1658"/>
     <w:rsid w:val="009D27FF"/>
     <w:rsid w:val="00A22B3A"/>
+    <w:rsid w:val="00A2725E"/>
     <w:rsid w:val="00A34B7C"/>
     <w:rsid w:val="00A50491"/>
     <w:rsid w:val="00A57C78"/>
     <w:rsid w:val="00A729EE"/>
     <w:rsid w:val="00A84965"/>
     <w:rsid w:val="00A960A3"/>
     <w:rsid w:val="00AC5F5C"/>
     <w:rsid w:val="00AE6C99"/>
     <w:rsid w:val="00AF2CC8"/>
     <w:rsid w:val="00B23815"/>
     <w:rsid w:val="00B54B01"/>
     <w:rsid w:val="00B85683"/>
     <w:rsid w:val="00BB0FF7"/>
     <w:rsid w:val="00BE508F"/>
     <w:rsid w:val="00CC2B0B"/>
+    <w:rsid w:val="00CC7D63"/>
     <w:rsid w:val="00CD340B"/>
     <w:rsid w:val="00D02B02"/>
+    <w:rsid w:val="00D44271"/>
     <w:rsid w:val="00D731BD"/>
     <w:rsid w:val="00DA3248"/>
+    <w:rsid w:val="00DE7E29"/>
     <w:rsid w:val="00E4638C"/>
     <w:rsid w:val="00EA36A0"/>
     <w:rsid w:val="00EF055C"/>
     <w:rsid w:val="00F1781D"/>
     <w:rsid w:val="00F24703"/>
     <w:rsid w:val="00F34D27"/>
     <w:rsid w:val="00F367A7"/>
     <w:rsid w:val="00F77E67"/>
     <w:rsid w:val="00FB22E1"/>
     <w:rsid w:val="00FC5F0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
@@ -3907,50 +4116,51 @@
   <w:style w:type="table" w:styleId="TabloKlavuzu">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00EF055C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>