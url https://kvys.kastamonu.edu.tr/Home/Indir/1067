--- v0 (2026-05-08)
+++ v1 (2026-10-09)
@@ -1,310 +1,406 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="0056073D" w:rsidRPr="00540780" w:rsidRDefault="003357B6" w:rsidP="00540780">
+    <w:p w14:paraId="71C641D8" w14:textId="77777777" w:rsidR="0056073D" w:rsidRPr="00540780" w:rsidRDefault="003357B6" w:rsidP="00540780">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc527116294"/>
       <w:r w:rsidRPr="00F10B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BİRİM ADI: </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="0056073D" w:rsidRPr="00F10B84" w:rsidRDefault="0056073D" w:rsidP="0056073D">
+    <w:p w14:paraId="5DD8F12E" w14:textId="77777777" w:rsidR="0056073D" w:rsidRPr="00F10B84" w:rsidRDefault="0056073D" w:rsidP="0056073D">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc527116305"/>
       <w:r w:rsidRPr="00F10B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Paydaş </w:t>
       </w:r>
       <w:r w:rsidR="003467E9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">memnuniyeti ve paydaşlardan gelen geri bildirimler </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="003909DA" w:rsidRDefault="00C6109D" w:rsidP="00540780">
+    <w:p w14:paraId="66A95956" w14:textId="08647CCD" w:rsidR="003909DA" w:rsidRDefault="00C6109D" w:rsidP="00540780">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2024-2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00540780" w:rsidRPr="00540780">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Eğitim Öğretim Yılında yapılan </w:t>
       </w:r>
       <w:r w:rsidR="00540780">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>anketlerin (</w:t>
       </w:r>
       <w:r w:rsidR="00540780" w:rsidRPr="00540780">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bölüm/ders değerlendirme</w:t>
       </w:r>
       <w:r w:rsidR="00540780">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/genel memnuniyet vb.)</w:t>
       </w:r>
       <w:r w:rsidR="00540780" w:rsidRPr="00540780">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sonuçları ve bu sonuçların değerlendirilmesi sonucunda alınan kararlar ve yapılan/yapılacak olan faaliyetler anlatılmalıdır.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00540780" w:rsidRDefault="00540780" w:rsidP="00540780">
+    <w:p w14:paraId="09D51A1A" w14:textId="77777777" w:rsidR="00540780" w:rsidRDefault="00540780" w:rsidP="00540780">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………..</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="003909DA" w:rsidRDefault="003909DA" w:rsidP="00540780">
+    </w:p>
+    <w:p w14:paraId="7B838EBB" w14:textId="77777777" w:rsidR="00ED5501" w:rsidRDefault="00ED5501" w:rsidP="00540780">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003909DA" w:rsidRDefault="003909DA" w:rsidP="00540780">
+    <w:p w14:paraId="5A9282A9" w14:textId="7894B228" w:rsidR="003909DA" w:rsidRDefault="003909DA" w:rsidP="00540780">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Danışma Kurulu Toplantılarının yapılıp yapılmadığına dair bilgiler paylaşılmalıdır.</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="003909DA" w:rsidRPr="00540780" w:rsidRDefault="003909DA" w:rsidP="00540780">
+      <w:r w:rsidR="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026 yılına ilişkin)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41AB83B5" w14:textId="77777777" w:rsidR="003909DA" w:rsidRDefault="003909DA" w:rsidP="00540780">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00AB39EC" w:rsidRPr="00CD1D10" w:rsidRDefault="00064464" w:rsidP="00CD1D10">
+    </w:p>
+    <w:p w14:paraId="4DD4D24D" w14:textId="77777777" w:rsidR="00ED5501" w:rsidRDefault="00ED5501" w:rsidP="00540780">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="289BBC4B" w14:textId="3D08D63D" w:rsidR="00ED5501" w:rsidRDefault="00ED5501" w:rsidP="00540780">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2026 yılı Lider Davranışı Değerlendirme Anketine yönelik yapılan iyileştirmeleri (varsa) belirtiniz. (Memnuniyet oranı düşük maddeler için)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B07FFE6" w14:textId="77777777" w:rsidR="00ED5501" w:rsidRDefault="00ED5501" w:rsidP="00ED5501">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247B699E" w14:textId="77777777" w:rsidR="00ED5501" w:rsidRPr="00540780" w:rsidRDefault="00ED5501" w:rsidP="00540780">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BE88953" w14:textId="77777777" w:rsidR="00AB39EC" w:rsidRPr="00CD1D10" w:rsidRDefault="00064464" w:rsidP="00CD1D10">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc527116299"/>
       <w:r w:rsidRPr="00F10B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kalite hedefleri</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00CD1D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ve </w:t>
       </w:r>
       <w:r w:rsidR="00AB39EC" w:rsidRPr="00CD1D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">hedeflere ulaşma derecesi </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876F51" w:rsidRDefault="0022573C" w:rsidP="00064464">
+    <w:p w14:paraId="52E9156F" w14:textId="4CF98A8E" w:rsidR="00876F51" w:rsidRDefault="0022573C" w:rsidP="00064464">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022573C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Birimlerin </w:t>
       </w:r>
       <w:r w:rsidR="009706C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -323,526 +419,564 @@
       <w:r w:rsidRPr="0022573C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> aracılığıyla bildirdiği</w:t>
       </w:r>
       <w:r w:rsidR="005049C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C6109D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="007064DD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002519A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yıllık </w:t>
       </w:r>
       <w:r w:rsidR="00C6109D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hedef Ve Faaliyet Planının </w:t>
+        <w:t xml:space="preserve">Hedef </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00C6109D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e Faaliyet Planının </w:t>
       </w:r>
       <w:r w:rsidR="009706C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3-6 aylık </w:t>
       </w:r>
       <w:r w:rsidR="002519A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>değerlendirilmesidir</w:t>
       </w:r>
       <w:r w:rsidR="00CD1D10">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="009706C1" w:rsidRDefault="0084659D" w:rsidP="00064464">
+      <w:r w:rsidR="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ayrıca 2026 yılı toplumsal katkı hedef faaliyetleri hakkında bilgi veriniz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E82CE6" w14:textId="77777777" w:rsidR="009706C1" w:rsidRDefault="0084659D" w:rsidP="00064464">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………….</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00876F51" w:rsidRPr="00876F51" w:rsidRDefault="00876F51" w:rsidP="00876F51">
+    </w:p>
+    <w:p w14:paraId="300F4AC6" w14:textId="287A9B4C" w:rsidR="00876F51" w:rsidRPr="00876F51" w:rsidRDefault="00876F51" w:rsidP="00876F51">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876F51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Birim kalite komisyonlarının 2025 yılı içerisinde gerçekleştirdiği toplantılara ait kararlar anlatılmalıdır.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00876F51" w:rsidRPr="00876F51" w:rsidRDefault="00876F51" w:rsidP="00876F51">
+        <w:t>Birim kalite komisyonlarının 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yılı içerisinde gerçekleştirdiği toplantılara ait kararlar anlatılmalıdır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B451E3" w14:textId="77777777" w:rsidR="00876F51" w:rsidRPr="00876F51" w:rsidRDefault="00876F51" w:rsidP="00876F51">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00876F51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………..</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00876F51" w:rsidRDefault="003909DA" w:rsidP="00876F51">
+    </w:p>
+    <w:p w14:paraId="01B66801" w14:textId="6667B20F" w:rsidR="00876F51" w:rsidRDefault="00ED5501" w:rsidP="00876F51">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Birimin ve kurumun </w:t>
+      </w:r>
+      <w:r w:rsidR="003909DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Eylem Planı kapsamında hazırlanan PUKÖ çevrimlerinin gerçekleştirilen adımlarına </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">dair </w:t>
+        <w:t>dair bilgiler</w:t>
       </w:r>
       <w:r w:rsidR="00876F51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bilgiler</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> paylaşılmalıdır.</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00876F51" w:rsidRPr="00876F51" w:rsidRDefault="00876F51" w:rsidP="00876F51">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026 yılı)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC0AF7A" w14:textId="77777777" w:rsidR="00876F51" w:rsidRPr="00876F51" w:rsidRDefault="00876F51" w:rsidP="00876F51">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………..</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00876F51" w:rsidRDefault="00876F51" w:rsidP="00064464">
+    </w:p>
+    <w:p w14:paraId="7418AF3D" w14:textId="77777777" w:rsidR="00876F51" w:rsidRDefault="00876F51" w:rsidP="00064464">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B1489" w:rsidRDefault="005B1489" w:rsidP="00064464">
+    <w:p w14:paraId="7207B8C9" w14:textId="353C2DE8" w:rsidR="005B1489" w:rsidRDefault="005B1489" w:rsidP="00064464">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc527116303"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Süreç</w:t>
       </w:r>
       <w:r w:rsidRPr="00F10B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> performansı ve ürün uygunluğu (</w:t>
+        <w:t xml:space="preserve"> performansı ve </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hizmet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uygunluğu (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Süreç</w:t>
       </w:r>
       <w:r w:rsidRPr="00F10B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> izleme </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> izleme kriterleri, uygun olmayan hizmet tespitlerine ait sonuçların görüşülmesi, dış tedarik</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> süreçlerinin </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F10B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>kriterleri</w:t>
-[...10 lines deleted...]
-      </w:r>
+        <w:t>değerlendirilmesi)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="2D48DA27" w14:textId="742F7C3F" w:rsidR="001249B2" w:rsidRDefault="00876F51" w:rsidP="005B1489">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="001249B2" w:rsidRDefault="00876F51" w:rsidP="005B1489">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ağustos 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00540780">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sonuna kadar s</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1489" w:rsidRPr="005B1489">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>üreç</w:t>
+      </w:r>
+      <w:r w:rsidR="00540780">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> izleme kriterleri verileri </w:t>
+      </w:r>
+      <w:r w:rsidR="003840DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kalite Veri Yönetim Sistemine (KVYS) </w:t>
+      </w:r>
+      <w:r w:rsidR="00955EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>girilip girilmediğine dair bilgiler verilmelidir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE5C9A1" w14:textId="77777777" w:rsidR="0084659D" w:rsidRDefault="0084659D" w:rsidP="005B1489">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30751FEC" w14:textId="77777777" w:rsidR="00540780" w:rsidRDefault="00540780" w:rsidP="005B1489">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Ağustos 2025</w:t>
+        <w:t>………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185672EF" w14:textId="77777777" w:rsidR="00540780" w:rsidRDefault="00202D56" w:rsidP="005B1489">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alınan hizmetler ve d</w:t>
       </w:r>
       <w:r w:rsidR="00540780">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sonuna kadar s</w:t>
-[...58 lines deleted...]
-    <w:p w:rsidR="0084659D" w:rsidRDefault="0084659D" w:rsidP="005B1489">
+        <w:t>ış tedarikçi değerlendirilmesinde yaşanan bir olumsuzluk var ise burada anlatılmalıdır.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4783F844" w14:textId="77777777" w:rsidR="00540780" w:rsidRDefault="00540780" w:rsidP="005B1489">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>………………………………………………………………</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>……………………………………………………………………………</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="001249B2" w:rsidRPr="00F10B84" w:rsidRDefault="001249B2" w:rsidP="00064464">
+    </w:p>
+    <w:p w14:paraId="2CD82072" w14:textId="77777777" w:rsidR="001249B2" w:rsidRPr="00F10B84" w:rsidRDefault="001249B2" w:rsidP="00064464">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc527116306"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Uygunsuzluklar, uygun olmayan çıktılar ile d</w:t>
       </w:r>
@@ -889,284 +1023,312 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aaliyetlerin </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00F10B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>urumu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="001249B2" w:rsidRPr="00F10B84" w:rsidRDefault="001249B2" w:rsidP="00064464">
+    <w:p w14:paraId="7A6183C9" w14:textId="77777777" w:rsidR="001249B2" w:rsidRPr="00F10B84" w:rsidRDefault="001249B2" w:rsidP="00064464">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc527116307"/>
       <w:r w:rsidRPr="00F10B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Düzeltici </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00F10B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aaliyetler</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidR="001249B2" w:rsidRPr="001249B2" w:rsidRDefault="00876F51" w:rsidP="001249B2">
+    <w:p w14:paraId="0A09B613" w14:textId="7ECFC132" w:rsidR="001249B2" w:rsidRPr="001249B2" w:rsidRDefault="00ED5501" w:rsidP="001249B2">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t xml:space="preserve">Örnek: </w:t>
+      </w:r>
+      <w:r w:rsidR="00876F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="001249B2" w:rsidRPr="001249B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> yılında </w:t>
       </w:r>
+      <w:r w:rsidR="009F71BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidR="001249B2" w:rsidRPr="001249B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="009F71BE">
-[...6 lines deleted...]
-        <w:t>.......</w:t>
+      <w:r w:rsidR="001249B2" w:rsidRPr="001249B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adet</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001249B2" w:rsidRPr="001249B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> düzeltici faaliyet açılmış olup hepsi tamamlanmıştır. Bu faaliyetlerin </w:t>
+      </w:r>
+      <w:r w:rsidR="009F71BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="001249B2" w:rsidRPr="001249B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="001249B2" w:rsidRPr="001249B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>adet</w:t>
+        <w:t>adedi</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001249B2" w:rsidRPr="001249B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> düzeltici faaliyet açılmış olup hepsi tamamlanmıştır. Bu faaliyetlerin </w:t>
+        <w:t xml:space="preserve"> personel tarafından teklif edilmiş, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F71BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidR="001249B2" w:rsidRPr="001249B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adedi iç tetkik uygunsuzlukları sonucunda başlatılmış, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F71BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r w:rsidR="001249B2" w:rsidRPr="001249B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adedi dış tetkikler sonucunda başlatılmış, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F71BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="001249B2" w:rsidRPr="001249B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="009F71BE">
-[...6 lines deleted...]
-        <w:t>....</w:t>
+      <w:r w:rsidR="001249B2" w:rsidRPr="001249B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adedi</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="001249B2" w:rsidRPr="001249B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> adedi personel tarafından teklif edilmiş, </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> payd</w:t>
+      </w:r>
+      <w:r w:rsidR="00202D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aş memnuniyeti anket sonucunda </w:t>
+      </w:r>
       <w:r w:rsidR="001249B2" w:rsidRPr="001249B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> adedi iç tetkik uygunsuzlukları sonucunda başlatılmış, </w:t>
-[...76 lines deleted...]
-        </w:rPr>
         <w:t>açılmıştır. (Kapatılmayanlar var ise ayrıca devam ettiklerinden bahsedilecektir.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001249B2" w:rsidRPr="00F10B84" w:rsidRDefault="001249B2" w:rsidP="00064464">
+    <w:p w14:paraId="319ABAB7" w14:textId="144D8C11" w:rsidR="001249B2" w:rsidRPr="00F10B84" w:rsidRDefault="001249B2" w:rsidP="00064464">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc527116308"/>
       <w:r w:rsidRPr="00F10B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">İyileştirme </w:t>
       </w:r>
       <w:r>
@@ -1175,478 +1337,466 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00F10B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aaliyetler</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="00F56317">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="001249B2" w:rsidRDefault="007064DD" w:rsidP="001249B2">
+      <w:r w:rsidR="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026 yılı)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F9C0B8" w14:textId="21C125A2" w:rsidR="001249B2" w:rsidRDefault="007064DD" w:rsidP="001249B2">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00876F51">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="001249B2" w:rsidRPr="001249B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> yılında </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gerçekleştirilen </w:t>
+      </w:r>
       <w:r w:rsidR="001249B2" w:rsidRPr="001249B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...62 lines deleted...]
-    <w:p w:rsidR="00FC4FA3" w:rsidRPr="00F10B84" w:rsidRDefault="00FC4FA3" w:rsidP="00FC4FA3">
+        <w:t xml:space="preserve">iyileştirme faaliyeti </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hakkında kısaca bilgi veriniz. (Paydaşların taleplerine yönelik olanlar da dahil edilmelidir.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63631C32" w14:textId="77777777" w:rsidR="00FC4FA3" w:rsidRPr="00F10B84" w:rsidRDefault="00FC4FA3" w:rsidP="00FC4FA3">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc527116300"/>
       <w:r w:rsidRPr="00F10B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">İç </w:t>
       </w:r>
       <w:r w:rsidR="00F56317">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tetkik </w:t>
       </w:r>
       <w:r w:rsidRPr="00F10B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sonuçlarının görüşülmesi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w:rsidR="00763B49" w:rsidRDefault="00876F51" w:rsidP="00A81534">
+    <w:p w14:paraId="6C3DA3B2" w14:textId="2F44D7AE" w:rsidR="00763B49" w:rsidRDefault="00ED5501" w:rsidP="00A81534">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t xml:space="preserve">Örnek: </w:t>
+      </w:r>
+      <w:r w:rsidR="00876F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00FC4FA3" w:rsidRPr="00FC4FA3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> yılı içinde yapılan iç tetkiklerde birimimize ait --- uygunsuzluk tespit edilmiş olup bunlarla ilgili düzeltici faaliyetler başlatılmıştır. Düzeltici faaliyetlerin --- adedi kapatılmış, --- adedi için çalışmalar devam etmektedir. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00955EBC" w:rsidRDefault="0084659D" w:rsidP="00A81534">
+    <w:p w14:paraId="13BDD555" w14:textId="77777777" w:rsidR="00955EBC" w:rsidRDefault="0084659D" w:rsidP="00A81534">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………..</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00955EBC" w:rsidRDefault="00955EBC" w:rsidP="00A81534">
+    </w:p>
+    <w:p w14:paraId="74ADE67B" w14:textId="77777777" w:rsidR="00955EBC" w:rsidRDefault="00955EBC" w:rsidP="00A81534">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00955EBC" w:rsidRDefault="00955EBC" w:rsidP="00A81534">
+    <w:p w14:paraId="4E6FFD43" w14:textId="6CBBBD0C" w:rsidR="00955EBC" w:rsidRDefault="00955EBC" w:rsidP="00A81534">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Bir önceki YGG Toplantısına ilişkin yapılan iyileştirmeler varsa belirtilmelidir.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00955EBC" w:rsidRDefault="00955EBC" w:rsidP="00A81534">
+        <w:t>Bir önceki YGG Toplantısına ilişkin yapılan iyileştirmeler belirtilmelidir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3953C17E" w14:textId="77777777" w:rsidR="00955EBC" w:rsidRDefault="00955EBC" w:rsidP="00A81534">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>……………………………………..</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="009706C1" w:rsidRPr="00A81534" w:rsidRDefault="009706C1" w:rsidP="00A81534">
+        <w:t xml:space="preserve">…………………………………….. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D32C38E" w14:textId="77777777" w:rsidR="009706C1" w:rsidRPr="00A81534" w:rsidRDefault="009706C1" w:rsidP="00A81534">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00225463" w:rsidRPr="00F10B84" w:rsidRDefault="00225463" w:rsidP="00225463">
+    <w:p w14:paraId="7F85150B" w14:textId="77777777" w:rsidR="00225463" w:rsidRPr="00F10B84" w:rsidRDefault="00225463" w:rsidP="00225463">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc527116309"/>
       <w:r w:rsidRPr="00F10B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Kaynak ihtiyaçları</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w:rsidR="00225463" w:rsidRDefault="00225463" w:rsidP="00225463">
+    <w:p w14:paraId="2F854DDE" w14:textId="77777777" w:rsidR="00225463" w:rsidRDefault="00225463" w:rsidP="00225463">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00225463">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Birimin varsa, yatırım, alt yapı, donanım</w:t>
       </w:r>
       <w:r w:rsidR="00B9057C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00225463">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">gibi kaynak ihtiyaçları burada belirtilmelidir. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0084659D" w:rsidRDefault="0084659D" w:rsidP="00225463">
+    <w:p w14:paraId="280915B1" w14:textId="77777777" w:rsidR="0084659D" w:rsidRDefault="0084659D" w:rsidP="00225463">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………….</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="009706C1" w:rsidRDefault="009706C1" w:rsidP="00225463">
+    </w:p>
+    <w:p w14:paraId="7F91EB2F" w14:textId="77777777" w:rsidR="009706C1" w:rsidRDefault="009706C1" w:rsidP="00225463">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00763B49" w:rsidRPr="00F10B84" w:rsidRDefault="00763B49" w:rsidP="00763B49">
+    <w:p w14:paraId="1BF859A5" w14:textId="46F8D1B6" w:rsidR="00763B49" w:rsidRPr="00F10B84" w:rsidRDefault="00763B49" w:rsidP="00763B49">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc527116297"/>
       <w:r w:rsidRPr="00F10B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Risk ve fırsatların gözden geçirilmesi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
-    </w:p>
-    <w:p w:rsidR="00763B49" w:rsidRDefault="00763B49" w:rsidP="00763B49">
+      <w:r w:rsidR="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Son </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>YGG’den</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> günümüze kadar)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2193D441" w14:textId="77777777" w:rsidR="00763B49" w:rsidRDefault="00763B49" w:rsidP="00763B49">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00763B49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Üniversitemiz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1758,818 +1908,856 @@
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00763B49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> gerçekleşen risklerden ve gerçekleşme sonrası yapılan çalışmalar hakkında bilgi veril</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>melidir.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0084659D" w:rsidRDefault="0084659D" w:rsidP="00763B49">
+    <w:p w14:paraId="3F4275C4" w14:textId="77777777" w:rsidR="0084659D" w:rsidRDefault="0084659D" w:rsidP="00763B49">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0084659D" w:rsidRDefault="0084659D" w:rsidP="00763B49">
+    <w:p w14:paraId="73ACA3DC" w14:textId="77777777" w:rsidR="0084659D" w:rsidRDefault="0084659D" w:rsidP="00763B49">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………….</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="0084659D" w:rsidRDefault="0084659D" w:rsidP="00763B49">
+    </w:p>
+    <w:p w14:paraId="41172FF3" w14:textId="77777777" w:rsidR="0084659D" w:rsidRDefault="0084659D" w:rsidP="00763B49">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0055060A" w:rsidRPr="00F10B84" w:rsidRDefault="00876F51" w:rsidP="00064464">
+    <w:p w14:paraId="31974F06" w14:textId="0D45C629" w:rsidR="0055060A" w:rsidRPr="00F10B84" w:rsidRDefault="00876F51" w:rsidP="00064464">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc527116296"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Paydaşların </w:t>
       </w:r>
       <w:r w:rsidR="0055060A" w:rsidRPr="00F10B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ihtiyaç ve beklentilerinin anlaşılması hususlarının gözden geçirilmesi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
-    </w:p>
-    <w:p w:rsidR="00C733C3" w:rsidRDefault="00202D56" w:rsidP="00C733C3">
+      <w:r w:rsidR="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5501" w:rsidRPr="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Son </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00ED5501" w:rsidRPr="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>YGG’den</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00ED5501" w:rsidRPr="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> günümüze kadar)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BF798A" w14:textId="77777777" w:rsidR="00C733C3" w:rsidRDefault="00202D56" w:rsidP="00C733C3">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00202D56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">İç- dış paydaş beklentileri gözden geçirilerek </w:t>
       </w:r>
       <w:r w:rsidR="007064DD" w:rsidRPr="00202D56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">KYS-FRM-125 İç-Dış Paydaş Beklenti </w:t>
       </w:r>
       <w:r w:rsidRPr="00202D56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Forumu’na eklenmelidir.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0084659D" w:rsidRDefault="0084659D" w:rsidP="00C733C3">
+    <w:p w14:paraId="10A66D3D" w14:textId="77777777" w:rsidR="0084659D" w:rsidRDefault="0084659D" w:rsidP="00C733C3">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………………….</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00876F51" w:rsidRDefault="00876F51" w:rsidP="00C733C3">
+    </w:p>
+    <w:p w14:paraId="5BB98949" w14:textId="77777777" w:rsidR="00876F51" w:rsidRDefault="00876F51" w:rsidP="00C733C3">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00876F51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Öğrencilerle yapılan dönem sonu değerlendirme toplantılarında alınan kararlar ile bu toplantılarda dile getirilen beklentil</w:t>
       </w:r>
       <w:r w:rsidR="00955EBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ere bu bölümde yer verilmelidir (Sadece Akademik Birimler)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876F51" w:rsidRDefault="00876F51" w:rsidP="00C733C3">
+    <w:p w14:paraId="77D4A456" w14:textId="77777777" w:rsidR="00876F51" w:rsidRDefault="00876F51" w:rsidP="00C733C3">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………….</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="009706C1" w:rsidRPr="00202D56" w:rsidRDefault="009706C1" w:rsidP="00C733C3">
+    </w:p>
+    <w:p w14:paraId="33B169E2" w14:textId="77777777" w:rsidR="009706C1" w:rsidRPr="00202D56" w:rsidRDefault="009706C1" w:rsidP="00C733C3">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0055060A" w:rsidRPr="00F10B84" w:rsidRDefault="009706C1" w:rsidP="00064464">
+    <w:p w14:paraId="3837D9A5" w14:textId="77777777" w:rsidR="0055060A" w:rsidRPr="00F10B84" w:rsidRDefault="009706C1" w:rsidP="00064464">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc527116298"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Birimin </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">-vizyon ve kalite politikasının </w:t>
+        <w:t xml:space="preserve">Birimin misyon-vizyon ve kalite politikasının </w:t>
       </w:r>
       <w:r w:rsidR="0055060A" w:rsidRPr="00F10B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gözden geçir</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mesi</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009706C1" w:rsidRDefault="009706C1" w:rsidP="009706C1">
+    <w:p w14:paraId="51A560EA" w14:textId="67D313CC" w:rsidR="009706C1" w:rsidRDefault="009706C1" w:rsidP="009706C1">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009706C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Birim</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009706C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>misyon</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">-vizyon ve </w:t>
+        <w:t xml:space="preserve">misyon-vizyon ve </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kalite politikasını gözden geçirerek ihtiyaç haline gerçekleştirdiği güncellemeleri özetlemelidir.</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="006530F1" w:rsidRPr="009706C1" w:rsidRDefault="006530F1" w:rsidP="009706C1">
+      <w:r w:rsidR="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Varsa ve paydaş görüşleri alındı ise)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5083BFE8" w14:textId="77777777" w:rsidR="006530F1" w:rsidRPr="009706C1" w:rsidRDefault="006530F1" w:rsidP="009706C1">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009706C1" w:rsidRDefault="0084659D" w:rsidP="00152A3B">
+    <w:p w14:paraId="69660B62" w14:textId="77777777" w:rsidR="009706C1" w:rsidRDefault="0084659D" w:rsidP="00152A3B">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………………………..</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="003840DB" w:rsidRPr="003840DB" w:rsidRDefault="00955EBC" w:rsidP="0066532B">
+    </w:p>
+    <w:p w14:paraId="0ACFA238" w14:textId="02765113" w:rsidR="003840DB" w:rsidRPr="003840DB" w:rsidRDefault="00955EBC" w:rsidP="0066532B">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Eğitim-Öğretim süreçlerinin </w:t>
       </w:r>
       <w:r w:rsidR="003840DB" w:rsidRPr="003840DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">gözden geçirilmesi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(sadece akademik birimler)</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="003840DB" w:rsidRDefault="003840DB" w:rsidP="003840DB">
+      <w:r w:rsidR="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5501" w:rsidRPr="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Son </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00ED5501" w:rsidRPr="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>YGG’den</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00ED5501" w:rsidRPr="00ED5501">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> günümüze kadar)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8EFC3C" w14:textId="77777777" w:rsidR="003840DB" w:rsidRDefault="003840DB" w:rsidP="003840DB">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003840DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ders kazanımlarının program çıktılarıyla uyumu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nun kontrol edilip edilmediğine dair bilgiler paylaşılmalıdır.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003840DB" w:rsidRDefault="003840DB" w:rsidP="003840DB">
+    <w:p w14:paraId="3A6F64FC" w14:textId="77777777" w:rsidR="003840DB" w:rsidRDefault="003840DB" w:rsidP="003840DB">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>………………………………………</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="003840DB" w:rsidRPr="003840DB" w:rsidRDefault="003840DB" w:rsidP="003840DB">
+    </w:p>
+    <w:p w14:paraId="5E81F38F" w14:textId="77777777" w:rsidR="003840DB" w:rsidRPr="003840DB" w:rsidRDefault="003840DB" w:rsidP="003840DB">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003840DB" w:rsidRDefault="003840DB" w:rsidP="003840DB">
+    <w:p w14:paraId="3A6990E3" w14:textId="77777777" w:rsidR="003840DB" w:rsidRDefault="003840DB" w:rsidP="003840DB">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003840DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Programla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rın izlenmesi ve güncellenmesinde nasıl bi</w:t>
       </w:r>
       <w:r w:rsidR="00CC64A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r yol izle</w:t>
       </w:r>
       <w:r w:rsidR="00955EBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ndiğine dair bilgi verilmelidir (Örneğin; öz değerlendirme raporlarının hazırlanıp hazırlanmadığı)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003840DB" w:rsidRDefault="003840DB" w:rsidP="003840DB">
+    <w:p w14:paraId="7EE8296E" w14:textId="77777777" w:rsidR="003840DB" w:rsidRDefault="003840DB" w:rsidP="003840DB">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………………….</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="003840DB" w:rsidRDefault="003840DB" w:rsidP="003840DB">
+    </w:p>
+    <w:p w14:paraId="2B8A606A" w14:textId="77777777" w:rsidR="003840DB" w:rsidRDefault="003840DB" w:rsidP="003840DB">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003840DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003840DB" w:rsidRDefault="003840DB" w:rsidP="003840DB">
+    <w:p w14:paraId="76A19B4B" w14:textId="77777777" w:rsidR="003840DB" w:rsidRDefault="003840DB" w:rsidP="003840DB">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003840DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Akredite program sayısı ve </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">akreditasyon için </w:t>
       </w:r>
       <w:r w:rsidRPr="003840DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>başvuru ya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pmış program sayısı hakkında bilgi verilmelidir.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003840DB" w:rsidRDefault="003840DB" w:rsidP="003840DB">
+    <w:p w14:paraId="30CF95D1" w14:textId="77777777" w:rsidR="003840DB" w:rsidRDefault="003840DB" w:rsidP="003840DB">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00CC64A4" w:rsidRDefault="00CC64A4" w:rsidP="003840DB">
+    </w:p>
+    <w:p w14:paraId="26B33949" w14:textId="77777777" w:rsidR="00CC64A4" w:rsidRDefault="00CC64A4" w:rsidP="003840DB">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003840DB" w:rsidRDefault="003840DB" w:rsidP="003840DB">
+    <w:p w14:paraId="44A96E80" w14:textId="77777777" w:rsidR="003840DB" w:rsidRDefault="003840DB" w:rsidP="003840DB">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003840DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Akademik danışmanlık </w:t>
       </w:r>
       <w:r w:rsidR="00955EBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hizmetleri hakkında bilgi veriniz (Akademik danışmanlık saatleri ve danışman kişilerin belirlenerek öğrencilere duyurulması; hizmetlerin gerçekleşmesine ilişkin bilgiler vb.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003840DB" w:rsidRPr="003840DB" w:rsidRDefault="003840DB" w:rsidP="003840DB">
+    <w:p w14:paraId="3300FB31" w14:textId="77777777" w:rsidR="003840DB" w:rsidRPr="003840DB" w:rsidRDefault="003840DB" w:rsidP="003840DB">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………………….</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="003840DB" w:rsidRDefault="003840DB" w:rsidP="00152A3B">
+    </w:p>
+    <w:p w14:paraId="47B166B5" w14:textId="77777777" w:rsidR="003840DB" w:rsidRDefault="003840DB" w:rsidP="00152A3B">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A9625E" w:rsidRPr="00A9625E" w:rsidRDefault="00152A3B" w:rsidP="003840DB">
+    <w:p w14:paraId="7BBE1AC5" w14:textId="77777777" w:rsidR="00A9625E" w:rsidRPr="00A9625E" w:rsidRDefault="00152A3B" w:rsidP="003840DB">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc527116310"/>
       <w:r w:rsidRPr="00A9625E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00F10B84" w:rsidRPr="00A9625E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>alite yönetim sistemi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00A9625E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nin sürdürülebilirliğine dair öneriler</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A9625E" w:rsidRPr="00CC64A4" w:rsidRDefault="00152A3B" w:rsidP="00CC64A4">
+    <w:p w14:paraId="471602C8" w14:textId="77777777" w:rsidR="00A9625E" w:rsidRPr="00CC64A4" w:rsidRDefault="00152A3B" w:rsidP="00CC64A4">
       <w:pPr>
         <w:pStyle w:val="Balk1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A9625E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kalite sisteminin etkin sürdürülebilmes</w:t>
       </w:r>
       <w:r w:rsidR="005D2F57" w:rsidRPr="00A9625E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -2588,409 +2776,341 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">le ilgili öneriler bu bölümde </w:t>
       </w:r>
       <w:r w:rsidR="009173DF" w:rsidRPr="00A9625E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>verilmelidir</w:t>
       </w:r>
       <w:r w:rsidRPr="00A9625E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A9625E" w:rsidRPr="009173DF" w:rsidRDefault="00A9625E" w:rsidP="00152A3B">
+    <w:p w14:paraId="32759F61" w14:textId="77777777" w:rsidR="00A9625E" w:rsidRPr="009173DF" w:rsidRDefault="00A9625E" w:rsidP="00152A3B">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>……………………………………………………….</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00FE1E33" w:rsidRPr="00F10B84" w:rsidRDefault="00FE1E33" w:rsidP="00152A3B">
+    </w:p>
+    <w:p w14:paraId="65701537" w14:textId="77777777" w:rsidR="00FE1E33" w:rsidRPr="00F10B84" w:rsidRDefault="00FE1E33" w:rsidP="00152A3B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FE1E33" w:rsidRPr="00F10B84" w:rsidSect="00EB4236">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1843" w:right="1133" w:bottom="1417" w:left="1417" w:header="510" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008661DD" w:rsidRDefault="008661DD" w:rsidP="00993897">
+    <w:p w14:paraId="3C4C235C" w14:textId="77777777" w:rsidR="00FD45FC" w:rsidRDefault="00FD45FC" w:rsidP="00993897">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008661DD" w:rsidRDefault="008661DD" w:rsidP="00993897">
+    <w:p w14:paraId="1454F9D7" w14:textId="77777777" w:rsidR="00FD45FC" w:rsidRDefault="00FD45FC" w:rsidP="00993897">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Neo Sans TR">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000011" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00510A82" w:rsidRDefault="00510A82">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3C7678AD" w14:textId="77777777" w:rsidR="009425C5" w:rsidRPr="00EB4236" w:rsidRDefault="00EB4236" w:rsidP="00EB4236">
     <w:pPr>
-      <w:pStyle w:val="AltBilgi"/>
+      <w:ind w:left="284" w:hanging="284"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00EB4236">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:i/>
+        <w:color w:val="FF0000"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız. </w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="009425C5" w:rsidRPr="00EB4236" w:rsidRDefault="00EB4236" w:rsidP="00EB4236">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1D897C0E" w14:textId="77777777" w:rsidR="00A13FE5" w:rsidRPr="00EB4236" w:rsidRDefault="00EB4236">
     <w:pPr>
-      <w:ind w:left="284" w:hanging="284"/>
-      <w:jc w:val="both"/>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
+      <w:t>B</w:t>
+    </w:r>
     <w:r w:rsidRPr="00EB4236">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Bu dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son </w:t>
-[...73 lines deleted...]
-      <w:t xml:space="preserve"> ulaşınız. </w:t>
+      <w:t xml:space="preserve">u dokümanın basılı hali kontrolsüz doküman kabul edilmektedir. Lütfen web sitesinden en son versiyonuna ulaşınız. </w:t>
     </w:r>
     <w:r w:rsidR="00A13FE5" w:rsidRPr="00EB4236">
       <w:rPr>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                          </w:t>
     </w:r>
     <w:r w:rsidR="00A13FE5" w:rsidRPr="00EB4236">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008661DD" w:rsidRDefault="008661DD" w:rsidP="00993897">
+    <w:p w14:paraId="06606144" w14:textId="77777777" w:rsidR="00FD45FC" w:rsidRDefault="00FD45FC" w:rsidP="00993897">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008661DD" w:rsidRDefault="008661DD" w:rsidP="00993897">
+    <w:p w14:paraId="6265BDC9" w14:textId="77777777" w:rsidR="00FD45FC" w:rsidRDefault="00FD45FC" w:rsidP="00993897">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="10698" w:type="dxa"/>
       <w:tblInd w:w="-572" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1937"/>
       <w:gridCol w:w="5030"/>
       <w:gridCol w:w="1978"/>
       <w:gridCol w:w="1753"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidTr="005F0452">
+    <w:tr w:rsidR="00A238D3" w:rsidRPr="008979B3" w14:paraId="6B8CC83C" w14:textId="77777777" w:rsidTr="005F0452">
       <w:trPr>
         <w:trHeight w:val="255"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1937" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="615ECAD1" w14:textId="77777777" w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:before="40"/>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008979B3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45C84B92" wp14:editId="3007F3BD">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07E5855D" wp14:editId="0B39E3C8">
                 <wp:extent cx="854075" cy="827848"/>
                 <wp:effectExtent l="0" t="0" r="3175" b="0"/>
                 <wp:docPr id="1" name="Resim 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
@@ -3001,629 +3121,641 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="859204" cy="832820"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5030" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="0C97A11A" w14:textId="77777777" w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="00D774BC" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="300C0883" w14:textId="77777777" w:rsidR="00A238D3" w:rsidRPr="00D774BC" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006A0FAF">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>T</w:t>
           </w:r>
           <w:r w:rsidRPr="00D774BC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">.C. </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="00D774BC" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="58AF478E" w14:textId="77777777" w:rsidR="00A238D3" w:rsidRPr="00D774BC" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D774BC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">KASTAMONU ÜNİVERSİTESİ </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="000276EA" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="5758F4BE" w14:textId="77777777" w:rsidR="00A238D3" w:rsidRPr="000276EA" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Kalite Yönetim Sistemi </w:t>
           </w:r>
           <w:r w:rsidR="003357B6">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">Birim </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>Performans Raporu</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1978" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="0AB1F4EB" w14:textId="77777777" w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008979B3">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Doküman No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1753" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="0039568F" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="680D9151" w14:textId="699BAEBC" w:rsidR="00A238D3" w:rsidRPr="0039568F" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0039568F">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
-            <w:t>KYS-PR-005</w:t>
+            <w:t>KYS-PR-0</w:t>
+          </w:r>
+          <w:r w:rsidR="00DF1B9B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
+            </w:rPr>
+            <w:t>2</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidTr="005F0452">
+    <w:tr w:rsidR="00A238D3" w:rsidRPr="008979B3" w14:paraId="6038B0F1" w14:textId="77777777" w:rsidTr="005F0452">
       <w:trPr>
         <w:trHeight w:val="255"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1937" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="12EA90A6" w14:textId="77777777" w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5030" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="4BBBE4AE" w14:textId="77777777" w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1978" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="0240BFC8" w14:textId="77777777" w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008979B3">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>İlk Yayın Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1753" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="0039568F" w:rsidRDefault="00EB4236" w:rsidP="00A238D3">
+        <w:p w14:paraId="090A0399" w14:textId="77777777" w:rsidR="00A238D3" w:rsidRPr="0039568F" w:rsidRDefault="00EB4236" w:rsidP="00A238D3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
             <w:t>14.10.2022</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidTr="005F0452">
+    <w:tr w:rsidR="00A238D3" w:rsidRPr="008979B3" w14:paraId="336361D4" w14:textId="77777777" w:rsidTr="005F0452">
       <w:trPr>
         <w:trHeight w:val="268"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1937" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="79E8EC66" w14:textId="77777777" w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5030" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="77C1F452" w14:textId="77777777" w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1978" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="66C6E3F3" w14:textId="77777777" w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon T</w:t>
           </w:r>
           <w:r w:rsidRPr="008979B3">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>arihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1753" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="0039568F" w:rsidRDefault="00EB4236" w:rsidP="00A238D3">
+        <w:p w14:paraId="7723CC59" w14:textId="7B66ACF6" w:rsidR="00A238D3" w:rsidRPr="0039568F" w:rsidRDefault="00DF1B9B" w:rsidP="00A238D3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
-            <w:t>…/…</w:t>
+            <w:t>03.09.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidTr="005F0452">
+    <w:tr w:rsidR="00A238D3" w:rsidRPr="008979B3" w14:paraId="099351B4" w14:textId="77777777" w:rsidTr="005F0452">
       <w:trPr>
         <w:trHeight w:val="268"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1937" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="06ACC049" w14:textId="77777777" w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5030" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="2C5961D3" w14:textId="77777777" w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1978" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="7C0AA30E" w14:textId="77777777" w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008979B3">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1753" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="0039568F" w:rsidRDefault="00EB4236" w:rsidP="00A238D3">
+        <w:p w14:paraId="3F1E5443" w14:textId="681162EC" w:rsidR="00A238D3" w:rsidRPr="0039568F" w:rsidRDefault="00EB4236" w:rsidP="00A238D3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
-            <w:t>00</w:t>
+            <w:t>0</w:t>
+          </w:r>
+          <w:r w:rsidR="00DF1B9B">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
+            </w:rPr>
+            <w:t>2</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidTr="005F0452">
+    <w:tr w:rsidR="00A238D3" w:rsidRPr="008979B3" w14:paraId="0F09318D" w14:textId="77777777" w:rsidTr="005F0452">
       <w:trPr>
         <w:trHeight w:val="255"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1937" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="73B2252D" w14:textId="77777777" w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5030" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="144937CC" w14:textId="77777777" w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1978" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="57EE37BE" w14:textId="77777777" w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008979B3">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Sayfa No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1753" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="0039568F" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="68DD5B6C" w14:textId="77777777" w:rsidR="00A238D3" w:rsidRPr="0039568F" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="007E41DC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="007E41DC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
             <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
           </w:r>
           <w:r w:rsidRPr="007E41DC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidR="00510A82">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
           <w:r w:rsidRPr="007E41DC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidR="00955EBC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
             <w:t>/4</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="009425C5" w:rsidRDefault="009425C5">
+  <w:p w14:paraId="6EBEB69A" w14:textId="77777777" w:rsidR="009425C5" w:rsidRDefault="009425C5">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TabloKlavuzu"/>
       <w:tblW w:w="10698" w:type="dxa"/>
       <w:tblInd w:w="-572" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1937"/>
       <w:gridCol w:w="5030"/>
       <w:gridCol w:w="1978"/>
       <w:gridCol w:w="1753"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidTr="00A238D3">
+    <w:tr w:rsidR="00DF1B9B" w:rsidRPr="008979B3" w14:paraId="1A95E280" w14:textId="77777777" w:rsidTr="000F513E">
       <w:trPr>
         <w:trHeight w:val="255"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1937" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="3584C815" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="008979B3" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:spacing w:before="40"/>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008979B3">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:sz w:val="29"/>
               <w:szCs w:val="29"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44980985" wp14:editId="17B20990">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D030148" wp14:editId="27550F3C">
                 <wp:extent cx="854075" cy="827848"/>
                 <wp:effectExtent l="0" t="0" r="3175" b="0"/>
-                <wp:docPr id="7" name="Resim 7"/>
+                <wp:docPr id="2" name="Resim 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Picture 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
@@ -3631,604 +3763,576 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="859204" cy="832820"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5030" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="41FCA72B" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="008979B3" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
         </w:p>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="00D774BC" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="14A5F8C9" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="00D774BC" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="006A0FAF">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t>T</w:t>
           </w:r>
           <w:r w:rsidRPr="00D774BC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">.C. </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="00D774BC" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="3E45FA88" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="00D774BC" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00D774BC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
             <w:t xml:space="preserve">KASTAMONU ÜNİVERSİTESİ </w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="000276EA" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="1DA90023" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="000276EA" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
             </w:rPr>
-            <w:t xml:space="preserve">Kalite Yönetim Sistemi </w:t>
-[...13 lines deleted...]
-            <w:t>Performans Raporu</w:t>
+            <w:t>Kalite Yönetim Sistemi Birim Performans Raporu</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1978" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="7776F230" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="008979B3" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008979B3">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Doküman No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1753" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="0039568F" w:rsidRDefault="00A238D3" w:rsidP="007A44D7">
+        <w:p w14:paraId="29361379" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="0039568F" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0039568F">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
-            <w:t>KYS-</w:t>
+            <w:t>KYS-PR-0</w:t>
           </w:r>
-          <w:r w:rsidR="007A44D7">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
-            <w:t>R</w:t>
-[...11 lines deleted...]
-            <w:t>1</w:t>
+            <w:t>2</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidTr="00A238D3">
+    <w:tr w:rsidR="00DF1B9B" w:rsidRPr="008979B3" w14:paraId="612E2889" w14:textId="77777777" w:rsidTr="000F513E">
       <w:trPr>
         <w:trHeight w:val="255"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1937" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="031EFE4D" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="008979B3" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5030" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="570E937B" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="008979B3" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1978" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="653CC8C6" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="008979B3" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008979B3">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>İlk Yayın Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1753" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="0039568F" w:rsidRDefault="007A44D7" w:rsidP="00A238D3">
+        <w:p w14:paraId="67EF44C5" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="0039568F" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
             <w:t>14.10.2022</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidTr="00A238D3">
+    <w:tr w:rsidR="00DF1B9B" w:rsidRPr="008979B3" w14:paraId="0499FFE8" w14:textId="77777777" w:rsidTr="000F513E">
       <w:trPr>
         <w:trHeight w:val="268"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1937" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="42D5E9FC" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="008979B3" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5030" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="237E36B3" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="008979B3" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1978" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="3C0535D0" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="008979B3" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon T</w:t>
           </w:r>
           <w:r w:rsidRPr="008979B3">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>arihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1753" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="0039568F" w:rsidRDefault="007A44D7" w:rsidP="00A238D3">
+        <w:p w14:paraId="2EEE3CAA" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="0039568F" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
-            <w:t>…/…</w:t>
+            <w:t>03.09.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidTr="00A238D3">
+    <w:tr w:rsidR="00DF1B9B" w:rsidRPr="008979B3" w14:paraId="0145043B" w14:textId="77777777" w:rsidTr="000F513E">
       <w:trPr>
         <w:trHeight w:val="268"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1937" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="22FB18F6" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="008979B3" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5030" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="15F95941" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="008979B3" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1978" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="19E1DBD2" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="008979B3" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008979B3">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Revizyon No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1753" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="0039568F" w:rsidRDefault="007A44D7" w:rsidP="00A238D3">
+        <w:p w14:paraId="08BACC87" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="0039568F" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
-            <w:t>00</w:t>
+            <w:t>02</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidTr="00A238D3">
+    <w:tr w:rsidR="00DF1B9B" w:rsidRPr="008979B3" w14:paraId="4FEDB343" w14:textId="77777777" w:rsidTr="000F513E">
       <w:trPr>
         <w:trHeight w:val="255"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1937" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="4FBFECDA" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="008979B3" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5030" w:type="dxa"/>
           <w:vMerge/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="10EE417D" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="008979B3" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Century Gothic" w:eastAsia="Century Gothic" w:hAnsi="Century Gothic"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1978" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="008979B3" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="1F5312A2" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="008979B3" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="008979B3">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>Sayfa No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1753" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00A238D3" w:rsidRPr="0039568F" w:rsidRDefault="00A238D3" w:rsidP="00A238D3">
+        <w:p w14:paraId="50FE897F" w14:textId="77777777" w:rsidR="00DF1B9B" w:rsidRPr="0039568F" w:rsidRDefault="00DF1B9B" w:rsidP="00DF1B9B">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="007E41DC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="007E41DC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
             <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
           </w:r>
           <w:r w:rsidRPr="007E41DC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00510A82">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
               <w:noProof/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>4</w:t>
           </w:r>
           <w:r w:rsidRPr="007E41DC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r w:rsidR="00510A82">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsia="Century Gothic" w:hAnsi="Times New Roman"/>
             </w:rPr>
             <w:t>/4</w:t>
           </w:r>
-          <w:bookmarkStart w:id="13" w:name="_GoBack"/>
-          <w:bookmarkEnd w:id="13"/>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="009425C5" w:rsidRDefault="009425C5" w:rsidP="00A238D3">
+  <w:p w14:paraId="7DCCFFD9" w14:textId="77777777" w:rsidR="009425C5" w:rsidRDefault="009425C5" w:rsidP="00A238D3">
     <w:pPr>
       <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15882D8D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1070DFEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -5308,110 +5412,111 @@
     <w:lvl w:ilvl="7" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="285507354">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1080517664">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="601642842">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1120682550">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="240792515">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="157815351">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="394816547">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="589965842">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="994333569">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1370229402">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE1E33"/>
     <w:rsid w:val="00046105"/>
     <w:rsid w:val="00064464"/>
     <w:rsid w:val="000747FE"/>
     <w:rsid w:val="000B4F51"/>
     <w:rsid w:val="00107DF5"/>
     <w:rsid w:val="001249B2"/>
     <w:rsid w:val="001472F9"/>
     <w:rsid w:val="00152A3B"/>
     <w:rsid w:val="00172131"/>
     <w:rsid w:val="001A4C1E"/>
     <w:rsid w:val="001D3B47"/>
     <w:rsid w:val="00202D56"/>
     <w:rsid w:val="00225463"/>
     <w:rsid w:val="0022573C"/>
     <w:rsid w:val="002417F2"/>
     <w:rsid w:val="002519A7"/>
     <w:rsid w:val="00264548"/>
     <w:rsid w:val="0027432C"/>
     <w:rsid w:val="0027528C"/>
     <w:rsid w:val="00297AAB"/>
     <w:rsid w:val="002C0E2E"/>
     <w:rsid w:val="002C2420"/>
@@ -5431,170 +5536,176 @@
     <w:rsid w:val="003909DA"/>
     <w:rsid w:val="003B055A"/>
     <w:rsid w:val="003B4E21"/>
     <w:rsid w:val="003C410B"/>
     <w:rsid w:val="003E0FD2"/>
     <w:rsid w:val="0043219A"/>
     <w:rsid w:val="00482295"/>
     <w:rsid w:val="004A0A9A"/>
     <w:rsid w:val="004A7616"/>
     <w:rsid w:val="004B064A"/>
     <w:rsid w:val="004F06AE"/>
     <w:rsid w:val="005049C8"/>
     <w:rsid w:val="00510A82"/>
     <w:rsid w:val="00540780"/>
     <w:rsid w:val="0055060A"/>
     <w:rsid w:val="0056073D"/>
     <w:rsid w:val="005B0FC2"/>
     <w:rsid w:val="005B1489"/>
     <w:rsid w:val="005C38C8"/>
     <w:rsid w:val="005D2F57"/>
     <w:rsid w:val="005E4627"/>
     <w:rsid w:val="005E59BA"/>
     <w:rsid w:val="00605BCD"/>
     <w:rsid w:val="00621786"/>
     <w:rsid w:val="006530F1"/>
+    <w:rsid w:val="00683813"/>
     <w:rsid w:val="006C3984"/>
     <w:rsid w:val="006D2D5E"/>
     <w:rsid w:val="006E2407"/>
     <w:rsid w:val="007064DD"/>
     <w:rsid w:val="00730276"/>
     <w:rsid w:val="00741CA9"/>
     <w:rsid w:val="00763B49"/>
     <w:rsid w:val="007A44D7"/>
     <w:rsid w:val="007A5C86"/>
+    <w:rsid w:val="007C3A1D"/>
     <w:rsid w:val="007D30A0"/>
     <w:rsid w:val="007D5C4F"/>
     <w:rsid w:val="007D76DA"/>
     <w:rsid w:val="00804489"/>
     <w:rsid w:val="00810FEA"/>
     <w:rsid w:val="0084659D"/>
     <w:rsid w:val="008661DD"/>
     <w:rsid w:val="00876F51"/>
     <w:rsid w:val="008961DC"/>
     <w:rsid w:val="008A11F6"/>
     <w:rsid w:val="008A1CCF"/>
     <w:rsid w:val="0090604D"/>
     <w:rsid w:val="009173DF"/>
     <w:rsid w:val="009425C5"/>
     <w:rsid w:val="00955EBC"/>
     <w:rsid w:val="009706C1"/>
     <w:rsid w:val="00993897"/>
     <w:rsid w:val="009A4D3E"/>
     <w:rsid w:val="009A790E"/>
     <w:rsid w:val="009B0395"/>
     <w:rsid w:val="009F71BE"/>
     <w:rsid w:val="00A115D6"/>
     <w:rsid w:val="00A13FE5"/>
     <w:rsid w:val="00A238D3"/>
     <w:rsid w:val="00A81534"/>
     <w:rsid w:val="00A861F6"/>
     <w:rsid w:val="00A9625E"/>
     <w:rsid w:val="00AB2F68"/>
     <w:rsid w:val="00AB39EC"/>
     <w:rsid w:val="00B078B2"/>
     <w:rsid w:val="00B47695"/>
     <w:rsid w:val="00B84F0C"/>
     <w:rsid w:val="00B85422"/>
     <w:rsid w:val="00B9057C"/>
     <w:rsid w:val="00C07FD8"/>
     <w:rsid w:val="00C2199E"/>
     <w:rsid w:val="00C41486"/>
     <w:rsid w:val="00C50C0B"/>
     <w:rsid w:val="00C56976"/>
     <w:rsid w:val="00C6109D"/>
     <w:rsid w:val="00C733C3"/>
     <w:rsid w:val="00C7543A"/>
     <w:rsid w:val="00C814E1"/>
     <w:rsid w:val="00C91877"/>
     <w:rsid w:val="00CC64A4"/>
     <w:rsid w:val="00CD1D10"/>
     <w:rsid w:val="00CF4005"/>
     <w:rsid w:val="00D648C0"/>
+    <w:rsid w:val="00DF1B9B"/>
     <w:rsid w:val="00E15396"/>
     <w:rsid w:val="00E234DF"/>
     <w:rsid w:val="00E30117"/>
     <w:rsid w:val="00E50B58"/>
     <w:rsid w:val="00E75316"/>
     <w:rsid w:val="00E8413D"/>
     <w:rsid w:val="00EA387D"/>
     <w:rsid w:val="00EB4236"/>
+    <w:rsid w:val="00EC61F7"/>
+    <w:rsid w:val="00ED5501"/>
     <w:rsid w:val="00EE1211"/>
     <w:rsid w:val="00EF750D"/>
     <w:rsid w:val="00F10B84"/>
     <w:rsid w:val="00F20304"/>
     <w:rsid w:val="00F56317"/>
     <w:rsid w:val="00FC4FA3"/>
+    <w:rsid w:val="00FD45FC"/>
     <w:rsid w:val="00FD6CFD"/>
     <w:rsid w:val="00FE1E33"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="16281C58"/>
+  <w14:docId w14:val="5B929937"/>
   <w15:docId w15:val="{6A1AA4B4-C39E-4AC9-9538-30031ABE8BDB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5922,50 +6033,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Balk1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Balk1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00741CA9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -6231,51 +6347,51 @@
     <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00993897"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Balk2Char">
     <w:name w:val="Başlık 2 Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="Balk2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00E75316"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="854463188">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1031690316">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6355,58 +6471,58 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2094424638">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -6670,67 +6786,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6223147-FCFB-44F0-BEE8-1C6ADABAF65A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>708</Words>
-  <Characters>4037</Characters>
+  <Words>768</Words>
+  <Characters>4380</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4736</CharactersWithSpaces>
+  <CharactersWithSpaces>5138</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>win7</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>